--- v0 (2026-03-05)
+++ v1 (2026-04-13)
@@ -204,5653 +204,6305 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The organizational lives of numbers: onto-epistemologies of quantification in work and organizational psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gazi Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (88), pp.97-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des femmes dans les essais cliniques : il serait temps de transformer l’essai !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Vol. 43 (2), pp.65-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender, Sexual Orientation and the Pay Gap: An Analysis in Light of Homophobia and Gender Stereotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equality, Diversity and Inclusion: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/edi-02-2024-0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04934313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre les discriminations, diversité(s) et inclusion - Vingt ans de quantification de la différence dans une grande entreprise française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coullaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 320 (1), pp.19-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2025.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arguing for exploratory quantitative research in HRM and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, on line first</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to do HRM with numbers? A performative lens on HR metrics, HR analytics and HR algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Scheibmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Technology, Work and Employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.124-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ntwe.12306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes de genre et conflit entre travail et famille en Europe : une analyse sur plusieurs dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1118800ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does gender diversity in top management teams affect carbon disclosure and its quality: Evidence from the technological industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.123077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.123077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment de satisfaction des docteurs en début de carrière et conditions d’emploi : une analyse au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (316), pp.65-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2024.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04628826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questioning ‘feminine managerial behavior’ – a European study considering gender ideology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04055780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex and work centrality among European employees: the role of gender ideology and the social norm to work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (53), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.053.0011.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’authenticité à la lutte contre les violences : une approche féministe intersectionnelle de l’inclusion en fonction du sexe et de l’orientation sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dorion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (81), pp.141-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.081.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04346372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stéréotypes de genre en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 541, pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and job satisfaction: a European analysis in the light of gender ideology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://biblos.hec.ca/biblio/libreacces/MI/mi2272.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-948z-3r1r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04158456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviation from the ideal worker norm and lower career success expectations: a ‘men’s issue’ too?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.103892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2023.103892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Micro-politics of Collective Bargaining: The Case of Gender Equality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (3), pp.395-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00187267211052472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation anthropotechnique pratique : contribution à une approche communicationnelle de la transformation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.201.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04010932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effect of Top Management Team Gender Diversity on Climate Change Management: An International Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14021032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The gender-job satisfaction debate in the light of the &amp;quot;gendered organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (125), pp.3-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.125.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03808294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex, Breadwinner Status and Perceived Job Insecurity: A Comparative Analysis in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03675281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How perceived managerial behaviors influence employees’ perception of gender equality: the case of a French organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.52-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1076017ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02879960v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the gender pay gap: the complexity of HR metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employee Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.1194-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/ER-07-2020-0316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03139598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude de l’appropriation d’un dispositif d’accompagnement de la transformation numérique en continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.35-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “gender face” of job insecurity in France: an individual- and organizational-level analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03117970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement technologique en organisation : revue de la littérature francophone et proposition d’un cadre intégrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le digital, un objet-frontière : un accompagnement difficile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.043.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying Human Resource Management: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personnel Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation des politiques d’égalité professionnelle par les acteurs : éléments de contexte et conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1069099ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equal pay index for men and women: The performative power of quantification conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.1418-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwao.12511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does “gender equality” mean? Social representations of gender equality in the workplace among French workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equality, Diversity and Inclusion: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/edi-02-2024-0068⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39 (8), pp.825-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EDI-06-2019-0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le business case de l’égalité professionnelle. Égalité entre les femmes et les hommes perçue et recommandation de l’entreprise par les salariés selon le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (136), pp.255-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Analytique et le Big Data en Ressources humaines : une étude au prisme de la notion de justification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 320 (1), pp.19-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/rfg.2025.59⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 45 (280), pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lescoat</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier les inégalités salariales. La sophistication de la mesure, au risque de la justification des inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Technology, Work and Employment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (35), pp.69-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge de travail des cadres : d’une typologie à une compréhension systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Vol. 43 (2), pp.65-82</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.117-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Big Data RH » : vers une nouvelle convention de quantification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (137), pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big Data et pratiques de GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective sur l’égalité professionnelle : une négociation intégrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.41-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des politiques d’égalité professionnelle à deux têtes : un accord négocié et une ambition managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4 (53), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 3 (28), pp.9-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des politiques d'égalité professionnelle à deux têtes : un accord négocié et une ambition managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Léa Dorion</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets des mesures d’égalité professionnelle, en fonction de leur difficulté d’appropriation ? Une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (110), pp.41-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lafon</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition des indicateurs sociaux, entre recherche d’objectivation et enjeux de pouvoir : le cas de l’égalité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (3), pp.109-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Caby</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l'influence totale de la famille d'origine sur le devenir scolaire et professionnel des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boutchenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 541, pp.33-53. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 477, pp.5-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l’influence totale de la famille d’origine sur le devenir scolaire et professionnel des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boutchenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...161 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Caby</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...1814 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 477, pp.5-23</w:t>
+              <w:t xml:space="preserve">, 2015, 477 (1), pp.5 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Binary: Unveiling Workplace Inequalities for Non-Binary Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et conflit entre travail et famille en Europe : une analyse sur plusieurs dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiring Maenads' Wilderness and Pyrrhic Discipline: Gender Embodiment of Justice Enactment in Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha El Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Copenaghe, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un changement de paradigme à l’Université ? Les enseignants-chercheurs face à l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegemonic masculinity and gender equality in the finance industry: An embodied perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coming-in, coming-out, and the need for lesbian spaces: the case of “late-bloomer lesbians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doing Gender/Doing Justice: Examining the Gendered Representation of Justice Enactment in Workplace Popular culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha El Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How gender diversity in top management teams affects carbon disclosure and its quality? Evidence from the technological industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ACIEK conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESIC, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Noha El Attar</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l'inclusion : le passage obligé par la lutte contre les discriminations et la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coullaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Coullaré</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational quantification between perlocutionary and illocutionary performativity: insights from six HR projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Scheibmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être et productivité des salariés qualifiés en télétravail. Proposition de typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33e congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologie de genre et centralité du travail chez les travailleurs femmes et hommes : une analyse européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04012373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithms and ethics: Evidence from two HR algorithms developed by a major French digital company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04012378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex, Breadwinner Status and Perceived Job Insecurity: A Comparative Analysis in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and perceived chances of promotion or wage increase: the role of flexible work arrangements and work-family conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...156 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial intelligence in Human Resource Management: Between perlocutionary and illocutionary performativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Perceived Job Insecurity within Various Socio-economic and Gender-related Contexts: A Statistical Analysis of European Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement technologique en organisation dans la littérature francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe congrès de l’AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement technologique en organisation : vers une grille d’analyse intégrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and Perceived Job Insecurity: An Individual- and Organizational-level Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03226294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-acceptation d'une technologie émergente : une analyse d'un projet Big Data en RH par le prisme de la théorie de l'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2020 : 25ème Conférence de l’Association Information &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2020, Marrakech (en visioconférence), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03226293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique et social dans la transformation numérique : perspectives théoriques et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02173442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’Intelligence Artificielle (IA) et de l’Intelligence collective (IC) : quels impacts sur la GRH, les métiers et les formations ? [symposium]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Besseyre Des Horts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRT AGRH "GRH, Transformation Numérique &amp; IA" 30ème congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs chiffrés, au service de l'égalité salariale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle évolution des politiques publiques en matière d'égalité professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the definition of a concept at a global level to its reception by local actors: the case of gender equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02173471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi l’analytics ou le Big Data RH modifient-ils la Gestion des Ressources humaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'IAS, Semaine du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analytique et le Big Data en Ressources Humaines : (r)évolution ou continuité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème colloque de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From dashboards to Big Data in HR: three uses of quantification in HR, in the light of sociology of quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le digital, un objet-frontière : quels effets sur l’accompagnement de la transformation digitale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche GREGOR / PRISM Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The negotiation of collective agreements in France: Challenges and characteristics of negotiating gender equality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2016 Conference: "Manageable Cooperation?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques d'égalité professionnelle : entre accord négocié et ambition managériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et usages de la mesure des discriminations femmes-hommes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetWORK Discrim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer l’influence familiale cohésive à partir de données d’enquête collectées auprès de plusieurs membres d’une même fratrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...143 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boutchenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone sur les sondages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5860,100 +6512,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation, les effets et l’évolution des politiques d’égalité professionnelle entre les femmes et les hommes dans les grandes entreprises : combiner les approches qualitative et quantitative pour appréhender ces politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PESC0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01259812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5963,1616 +6615,1823 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'écoute des leaders de l'égalité, de la diversité et de l'inclusion dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Management et Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Egalité, Diversité, Inclusion, 978-2-38630-334-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Management et Société, 2025, Egalité, Diversité, Inclusion, 978-2-38630-284-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer les ressources humaines au XXie siècle. Nouveaux enjeux, nouvelles pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Saint-Germes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS, 2024, 978-2-37687-988-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04755643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Management et Société, 2024, Grands Auteurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04683256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier la GRH, un enfermement dans le déterminisme technique ? L’exemple de l’égalité professionnelle entre femmes et hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Laval, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes de genre et inégalités professionnelles entre femmes et hommes. Quelles responsabilités pour les organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EMS, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03976883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle politique de la fonction RH. Du projet stratégique à sa mise en oeuvre opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Gastaldi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2021, 2100818139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying Human Resources. Uses and Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley-ISTE. 2020, 9781786304469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02906582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technological Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Saint-Germes</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley-ISTE. 2020, 9781786304377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02906583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification en ressources humaines. Usages et analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EMS, 2024, 978-2-37687-988-6</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 2019, 9781784056483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université Laval, 2024</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital et RH. Les 4 défis stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Franquinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2311623338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...516 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02371670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre. Quelques pistes pour une gestion plus solidaire sur la dimension de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’une autre gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eres, pp.195-202, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, orientation sexuelle et identité de genre : repenser la diversité et l’inclusion au prisme des enjeux LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion. Tendances contemporaines et sujets émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.19-38, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Acker. La remise en cause de la neutralité des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.439-452, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04683257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data sources and methods in HR analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Research Agenda for HR Analytic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elgar Research Agendas, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Fiske. De la cognition sociale à l’étude des stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.13-26, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04683259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quantification des inégalités, une étape essentielle pour les revendications féministes au sein des organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nancy Aumais; Léa Dorion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminisme et management. Etat et enjeux de la recherche francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Human resources: The Contributions of Sociology of Conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rainer Diaz-Bone; Guillemette de Larquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Economics and Sociology of Conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03995806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender reporting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Klarsfeld; Anne-Françoise Bender. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement technologique en organisation dans la littérature francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert P.; Vonthron A.-M.; Bobillier-Chaumon M.-É.; Gangloff B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement du travail et des organisations : Changement technologique, leadership, et régulation émotionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs chiffrés, au service de l’égalité salariale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Santoro et Denis Giordano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques en matière d’égalité professionnelle entre les femmes et les hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHA, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03226298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite du changement technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations digitales à l'épreuve de l'activité et des salariés : Comprendre et accompagner les mutations technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE editions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03226302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7582,317 +8441,317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des données personnelles dans les algorithmes en gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02903384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique : &amp;quot;‘Crédit Mutuel Arkéa’ : Développer la mixité pour accroître la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Monneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, https://www.ccmp.fr/collection-ccmp/cas-credit-mutuel-arkea-developper-la-mixite-pour-accroitre-la-performance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas pédagogique : &amp;quot;‘BigData’ : Mettre en œuvre un projet de Big Data RH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, https://www.ccmp.fr/collection-ccmp/cas-bigdata-mettre-en-uvre-un-projet-de-big-data-rh</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique : &amp;quot;‘EgaPro’ : Passer de la définition à la mise en œuvre de la politique d’égalité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Monneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://www.ccmp.fr/collection-ccmp/cas-egapro-passer-de-la-definition-a-la-mise-en-oeuvre-de-la-politique-degalite-professionnelle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002971v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02002972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8039,51 +8898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritm.universite-paris-saclay.fr/profil/clotilde.coron/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/clotildecoron/homepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/edi-02-2024-0068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coullar&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.59" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Scheibmayr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescoat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.053.0011." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.081.0141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amokrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-948z-3r1r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2023.103892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211052472" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0049" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14021032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2020-0316" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879960v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076017ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.043.0013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069099ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EDI-06-2019-0185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00319" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749576v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05520645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutchenik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grobon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goffette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291377v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha El Attar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281301v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03720440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173471v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961229v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961236v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259812v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC0054" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/a-lecoute-des-leaders-de-l-edi-dans-les-organisations/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683256v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04500889v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976883v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/quantification-en-ressources-humaines/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002972v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritm.universite-paris-saclay.fr/profil/clotilde.coron/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/clotildecoron/homepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/edi-02-2024-0068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coullar&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.59" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Scheibmayr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescoat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12306" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118800ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amokrane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.053.0011." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.081.0141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-948z-3r1r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2023.103892" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211052472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14021032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879960v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076017ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2020-0316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.043.0013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069099ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12511" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EDI-06-2019-0185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00319" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05520645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutchenik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grobon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goffette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha El Attar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03720440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259812v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC0054" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/a-lecoute-des-leaders-de-l-edi-dans-les-organisations/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04500889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/quantification-en-ressources-humaines/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555876v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>