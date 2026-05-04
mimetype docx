--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -238,3526 +238,3526 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gender, Sexual Orientation and the Pay Gap: An Analysis in Light of Homophobia and Gender Stereotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equality, Diversity and Inclusion: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/edi-02-2024-0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04934313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre les discriminations, diversité(s) et inclusion - Vingt ans de quantification de la différence dans une grande entreprise française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coullaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 320 (1), pp.19-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2025.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguing for exploratory quantitative research in HRM and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, on line first</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to do HRM with numbers? A performative lens on HR metrics, HR analytics and HR algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Scheibmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Technology, Work and Employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.124-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ntwe.12306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des femmes dans les essais cliniques : il serait temps de transformer l’essai !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Vol. 43 (2), pp.65-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The organizational lives of numbers: onto-epistemologies of quantification in work and organizational psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazi Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (88), pp.97-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sandra Charreire-Petit</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment de satisfaction des docteurs en début de carrière et conditions d’emploi : une analyse au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (316), pp.65-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/rfg.2024.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04628826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questioning ‘feminine managerial behavior’ – a European study considering gender ideology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04055780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex and work centrality among European employees: the role of gender ideology and the social norm to work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (53), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.053.0011.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’authenticité à la lutte contre les violences : une approche féministe intersectionnelle de l’inclusion en fonction du sexe et de l’orientation sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dorion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (81), pp.141-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.081.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04346372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does gender diversity in top management teams affect carbon disclosure and its quality: Evidence from the technological industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.123077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.123077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes de genre et conflit entre travail et famille en Europe : une analyse sur plusieurs dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1118800ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stéréotypes de genre en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 541, pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and job satisfaction: a European analysis in the light of gender ideology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://biblos.hec.ca/biblio/libreacces/MI/mi2272.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-948z-3r1r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04158456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviation from the ideal worker norm and lower career success expectations: a ‘men’s issue’ too?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.103892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2023.103892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Micro-politics of Collective Bargaining: The Case of Gender Equality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (3), pp.395-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00187267211052472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation anthropotechnique pratique : contribution à une approche communicationnelle de la transformation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.201.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04010932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effect of Top Management Team Gender Diversity on Climate Change Management: An International Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14021032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The gender-job satisfaction debate in the light of the &amp;quot;gendered organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (125), pp.3-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.125.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03808294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex, Breadwinner Status and Perceived Job Insecurity: A Comparative Analysis in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03675281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How perceived managerial behaviors influence employees’ perception of gender equality: the case of a French organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.52-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1076017ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02879960v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the gender pay gap: the complexity of HR metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employee Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.1194-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/ER-07-2020-0316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03139598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude de l’appropriation d’un dispositif d’accompagnement de la transformation numérique en continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.35-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “gender face” of job insecurity in France: an individual- and organizational-level analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03117970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement technologique en organisation : revue de la littérature francophone et proposition d’un cadre intégrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le digital, un objet-frontière : un accompagnement difficile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.043.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying Human Resource Management: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personnel Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equal pay index for men and women: The performative power of quantification conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.1418-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwao.12511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation des politiques d’égalité professionnelle par les acteurs : éléments de contexte et conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1069099ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does “gender equality” mean? Social representations of gender equality in the workplace among French workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equality, Diversity and Inclusion: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/edi-02-2024-0068⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39 (8), pp.825-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EDI-06-2019-0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le business case de l’égalité professionnelle. Égalité entre les femmes et les hommes perçue et recommandation de l’entreprise par les salariés selon le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (136), pp.255-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge de travail des cadres : d’une typologie à une compréhension systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.117-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Big Data RH » : vers une nouvelle convention de quantification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (137), pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big Data et pratiques de GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier les inégalités salariales. La sophistication de la mesure, au risque de la justification des inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (35), pp.69-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Analytique et le Big Data en Ressources humaines : une étude au prisme de la notion de justification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 320 (1), pp.19-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/rfg.2025.59⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 45 (280), pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des politiques d'égalité professionnelle à deux têtes : un accord négocié et une ambition managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, on line first</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des politiques d’égalité professionnelle à deux têtes : un accord négocié et une ambition managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...460 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4 (53), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 3 (28), pp.9-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective sur l’égalité professionnelle : une négociation intégrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Dorion</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.41-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets des mesures d’égalité professionnelle, en fonction de leur difficulté d’appropriation ? Une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (110), pp.41-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition des indicateurs sociaux, entre recherche d’objectivation et enjeux de pouvoir : le cas de l’égalité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (3), pp.109-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l'influence totale de la famille d'origine sur le devenir scolaire et professionnel des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boutchenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 541, pp.33-53. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 477, pp.5-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l’influence totale de la famille d’origine sur le devenir scolaire et professionnel des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boutchenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...2247 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,562 +3847,562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genre et conflit entre travail et famille en Europe : une analyse sur plusieurs dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiring Maenads' Wilderness and Pyrrhic Discipline: Gender Embodiment of Justice Enactment in Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha El Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Copenaghe, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beyond the Binary: Unveiling Workplace Inequalities for Non-Binary Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegemonic masculinity and gender equality in the finance industry: An embodied perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Noha El Attar</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coming-in, coming-out, and the need for lesbian spaces: the case of “late-bloomer lesbians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Copenaghe, Denmark</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un changement de paradigme à l’Université ? Les enseignants-chercheurs face à l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lescoat</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doing Gender/Doing Justice: Examining the Gendered Representation of Justice Enactment in Workplace Popular culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha El Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4427,77 +4427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How gender diversity in top management teams affects carbon disclosure and its quality? Evidence from the technological industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ACIEK conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESIC, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4522,64 +4522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier l'inclusion : le passage obligé par la lutte contre les discriminations et la diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coullaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4604,64 +4604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational quantification between perlocutionary and illocutionary performativity: insights from six HR projects in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Scheibmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4686,51 +4686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et productivité des salariés qualifiés en télétravail. Proposition de typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4768,51 +4768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologie de genre et centralité du travail chez les travailleurs femmes et hommes : une analyse européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4837,51 +4837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and ethics: Evidence from two HR algorithms developed by a major French digital company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4919,51 +4919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex, Breadwinner Status and Perceived Job Insecurity: A Comparative Analysis in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5001,51 +5001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and perceived chances of promotion or wage increase: the role of flexible work arrangements and work-family conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5083,51 +5083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence in Human Resource Management: Between perlocutionary and illocutionary performativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5152,51 +5152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Perceived Job Insecurity within Various Socio-economic and Gender-related Contexts: A Statistical Analysis of European Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5234,51 +5234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement technologique en organisation dans la littérature francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5310,221 +5310,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gender and Perceived Job Insecurity: An Individual- and Organizational-level Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03226294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le changement technologique en organisation : vers une grille d’analyse intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La non-acceptation d'une technologie émergente : une analyse d'un projet Big Data en RH par le prisme de la théorie de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5556,329 +5556,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03226293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs chiffrés, au service de l'égalité salariale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle évolution des politiques publiques en matière d'égalité professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02283307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Technique et social dans la transformation numérique : perspectives théoriques et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02173442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’Intelligence Artificielle (IA) et de l’Intelligence collective (IC) : quels impacts sur la GRH, les métiers et les formations ? [symposium]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Besseyre Des Horts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRT AGRH "GRH, Transformation Numérique &amp; IA" 30ème congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the definition of a concept at a global level to its reception by local actors: the case of gender equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5903,51 +5903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi l’analytics ou le Big Data RH modifient-ils la Gestion des Ressources humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'IAS, Semaine du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5972,51 +5972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analytique et le Big Data en Ressources Humaines : (r)évolution ou continuité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème colloque de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6041,51 +6041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From dashboards to Big Data in HR: three uses of quantification in HR, in the light of sociology of quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6110,51 +6110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le digital, un objet-frontière : quels effets sur l’accompagnement de la transformation digitale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche GREGOR / PRISM Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6173,277 +6173,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux et usages de la mesure des discriminations femmes-hommes au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NetWORK Discrim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques d'égalité professionnelle : entre accord négocié et ambition managériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The negotiation of collective agreements in France: Challenges and characteristics of negotiating gender equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2016 Conference: "Manageable Cooperation?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’influence familiale cohésive à partir de données d’enquête collectées auprès de plusieurs membres d’une même fratrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Boutchenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,51 +6526,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation, les effets et l’évolution des politiques d’égalité professionnelle entre les femmes et les hommes dans les grandes entreprises : combiner les approches qualitative et quantitative pour appréhender ces politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PESC0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6629,51 +6629,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'écoute des leaders de l'égalité, de la diversité et de l'inclusion dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
@@ -6713,51 +6713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6801,51 +6801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les ressources humaines au XXie siècle. Nouveaux enjeux, nouvelles pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6915,51 +6915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7003,51 +7003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier la GRH, un enfermement dans le déterminisme technique ? L’exemple de l’égalité professionnelle entre femmes et hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Laval, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7065,51 +7065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes de genre et inégalités professionnelles entre femmes et hommes. Quelles responsabilités pour les organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EMS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7140,51 +7140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle politique de la fonction RH. Du projet stratégique à sa mise en oeuvre opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2021, 2100818139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7202,51 +7202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Human Resources. Uses and Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE. 2020, 9781786304469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7264,51 +7264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7333,270 +7333,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02906583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital et RH. Les 4 défis stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Franquinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2311623338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02371670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantification en ressources humaines. Usages et analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02376203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, 2019, 9781784056483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357484v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">halshs-02371670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7614,51 +7614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre. Quelques pistes pour une gestion plus solidaire sur la dimension de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’une autre gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.195-202, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7683,51 +7683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, orientation sexuelle et identité de genre : repenser la diversité et l’inclusion au prisme des enjeux LGBT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion. Tendances contemporaines et sujets émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.19-38, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7746,195 +7746,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Data sources and methods in HR analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Research Agenda for HR Analytic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elgar Research Agendas, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joan Acker. La remise en cause de la neutralité des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.439-452, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04683257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Fiske. De la cognition sociale à l’étude des stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.13-26, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7959,51 +7959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quantification des inégalités, une étape essentielle pour les revendications féministes au sein des organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nancy Aumais; Léa Dorion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminisme et management. Etat et enjeux de la recherche francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, 2024</w:t>
@@ -8032,51 +8032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Human resources: The Contributions of Sociology of Conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rainer Diaz-Bone; Guillemette de Larquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Economics and Sociology of Conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press</w:t>
@@ -8105,51 +8105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender reporting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Klarsfeld; Anne-Françoise Bender. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, In press</w:t>
@@ -8178,51 +8178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement technologique en organisation dans la littérature francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8264,51 +8264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs chiffrés, au service de l’égalité salariale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Santoro et Denis Giordano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques en matière d’égalité professionnelle entre les femmes et les hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHA, 2021</w:t>
@@ -8337,51 +8337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite du changement technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8455,51 +8455,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des données personnelles dans les algorithmes en gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8517,51 +8517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique : &amp;quot;‘Crédit Mutuel Arkéa’ : Développer la mixité pour accroître la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Monneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8586,164 +8586,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cas pédagogique : &amp;quot;‘EgaPro’ : Passer de la définition à la mise en œuvre de la politique d’égalité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Monneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, https://www.ccmp.fr/collection-ccmp/cas-egapro-passer-de-la-definition-a-la-mise-en-oeuvre-de-la-politique-degalite-professionnelle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique : &amp;quot;‘BigData’ : Mettre en œuvre un projet de Big Data RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://www.ccmp.fr/collection-ccmp/cas-bigdata-mettre-en-uvre-un-projet-de-big-data-rh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002972v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02002971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8898,51 +8898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritm.universite-paris-saclay.fr/profil/clotilde.coron/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/clotildecoron/homepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/edi-02-2024-0068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coullar&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.59" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Scheibmayr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescoat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12306" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118800ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amokrane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.26" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.053.0011." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.081.0141" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-948z-3r1r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2023.103892" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211052472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14021032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879960v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076017ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2020-0316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.043.0013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069099ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12511" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EDI-06-2019-0185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00319" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05520645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutchenik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grobon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goffette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha El Attar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03720440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259812v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC0054" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/a-lecoute-des-leaders-de-l-edi-dans-les-organisations/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04500889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/quantification-en-ressources-humaines/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555876v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritm.universite-paris-saclay.fr/profil/clotilde.coron/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/clotildecoron/homepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/edi-02-2024-0068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coullar&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.59" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Scheibmayr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescoat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amokrane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8864" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.053.0011." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.081.0141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118800ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-948z-3r1r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2023.103892" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211052472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14021032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879960v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076017ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2020-0316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.043.0013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069099ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EDI-06-2019-0185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00319" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05520645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutchenik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grobon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goffette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha El Attar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stenger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173442v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03720440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259812v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC0054" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/a-lecoute-des-leaders-de-l-edi-dans-les-organisations/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04500889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/quantification-en-ressources-humaines/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555876v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002972v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>