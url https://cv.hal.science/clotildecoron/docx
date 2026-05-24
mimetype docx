--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -204,3632 +204,3723 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dévoiler son orientation sexuelle au travail. Les enjeux spécifiques des lesbiennes tardives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55, pp.139-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.055.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05620090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gender, Sexual Orientation and the Pay Gap: An Analysis in Light of Homophobia and Gender Stereotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equality, Diversity and Inclusion: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/edi-02-2024-0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04934313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les discriminations, diversité(s) et inclusion - Vingt ans de quantification de la différence dans une grande entreprise française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coullaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 320 (1), pp.19-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/rfg.2025.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing for exploratory quantitative research in HRM and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, on line first</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to do HRM with numbers? A performative lens on HR metrics, HR analytics and HR algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Scheibmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Technology, Work and Employment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (1), pp.124-146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ntwe.12306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ntwe.12306⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04660797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des femmes dans les essais cliniques : il serait temps de transformer l’essai !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Charreire-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Vol. 43 (2), pp.65-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organizational lives of numbers: onto-epistemologies of quantification in work and organizational psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazi Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (88), pp.97-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questioning ‘feminine managerial behavior’ – a European study considering gender ideology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04055780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex and work centrality among European employees: the role of gender ideology and the social norm to work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (53), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.053.0011.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’authenticité à la lutte contre les violences : une approche féministe intersectionnelle de l’inclusion en fonction du sexe et de l’orientation sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dorion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (81), pp.141-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.081.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04346372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment de satisfaction des docteurs en début de carrière et conditions d’emploi : une analyse au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (316), pp.65-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/rfg.2024.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04628826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does gender diversity in top management teams affect carbon disclosure and its quality: Evidence from the technological industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37725/mgmt.2024.8864⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.123077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.123077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sex and work centrality among European employees: the role of gender ideology and the social norm to work</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes de genre et conflit entre travail et famille en Europe : une analyse sur plusieurs dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1118800ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05555860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stéréotypes de genre en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 541, pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and job satisfaction: a European analysis in the light of gender ideology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://biblos.hec.ca/biblio/libreacces/MI/mi2272.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-948z-3r1r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04158456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviation from the ideal worker norm and lower career success expectations: a ‘men’s issue’ too?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.103892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2023.103892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Micro-politics of Collective Bargaining: The Case of Gender Equality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (3), pp.395-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00187267211052472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation anthropotechnique pratique : contribution à une approche communicationnelle de la transformation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.201.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04010932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The gender-job satisfaction debate in the light of the &amp;quot;gendered organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (125), pp.3-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.125.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03808294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effect of Top Management Team Gender Diversity on Climate Change Management: An International Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14021032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex, Breadwinner Status and Perceived Job Insecurity: A Comparative Analysis in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03675281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the gender pay gap: the complexity of HR metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employee Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (5), pp.1194-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/ER-07-2020-0316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03139598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How perceived managerial behaviors influence employees’ perception of gender equality: the case of a French organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.52-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1076017ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02879960v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude de l’appropriation d’un dispositif d’accompagnement de la transformation numérique en continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.35-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “gender face” of job insecurity in France: an individual- and organizational-level analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03117970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement technologique en organisation : revue de la littérature francophone et proposition d’un cadre intégrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le digital, un objet-frontière : un accompagnement difficile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4 (53), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.053.0011.⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.043.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Léa Dorion</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying Human Resource Management: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Personnel Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Caby</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03212718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation des politiques d’égalité professionnelle par les acteurs : éléments de contexte et conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.123077⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1069099ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stéréotypes de genre et conflit entre travail et famille en Europe : une analyse sur plusieurs dimensions</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does “gender equality” mean? Social representations of gender equality in the workplace among French workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equality, Diversity and Inclusion: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (8), pp.825-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EDI-06-2019-0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equal pay index for men and women: The performative power of quantification conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.1418-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwao.12511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le business case de l’égalité professionnelle. Égalité entre les femmes et les hommes perçue et recommandation de l’entreprise par les salariés selon le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (136), pp.255-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Big Data RH » : vers une nouvelle convention de quantification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (137), pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big Data et pratiques de GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charge de travail des cadres : d’une typologie à une compréhension systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79 (3-4), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.117-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier les inégalités salariales. La sophistication de la mesure, au risque de la justification des inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (35), pp.69-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Analytique et le Big Data en Ressources humaines : une étude au prisme de la notion de justification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (280), pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation collective sur l’égalité professionnelle : une négociation intégrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.41-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets des mesures d’égalité professionnelle, en fonction de leur difficulté d’appropriation ? Une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (110), pp.41-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des politiques d'égalité professionnelle à deux têtes : un accord négocié et une ambition managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des politiques d’égalité professionnelle à deux têtes : un accord négocié et une ambition managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (28), pp.9-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition des indicateurs sociaux, entre recherche d’objectivation et enjeux de pouvoir : le cas de l’égalité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (3), pp.109-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l'influence totale de la famille d'origine sur le devenir scolaire et professionnel des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boutchenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 541, pp.33-53. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 477, pp.5-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier l’influence totale de la famille d’origine sur le devenir scolaire et professionnel des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boutchenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Caby</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...1892 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 477, pp.5-23</w:t>
+              <w:t xml:space="preserve">, 2015, 477 (1), pp.5 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3839,2670 +3930,2670 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et conflit entre travail et famille en Europe : une analyse sur plusieurs dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiring Maenads' Wilderness and Pyrrhic Discipline: Gender Embodiment of Justice Enactment in Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha El Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Copenaghe, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Binary: Unveiling Workplace Inequalities for Non-Binary Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegemonic masculinity and gender equality in the finance industry: An embodied perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coming-in, coming-out, and the need for lesbian spaces: the case of “late-bloomer lesbians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Becdelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un changement de paradigme à l’Université ? Les enseignants-chercheurs face à l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How gender diversity in top management teams affects carbon disclosure and its quality? Evidence from the technological industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th ACIEK conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESIC, Jun 2023, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing Gender/Doing Justice: Examining the Gendered Representation of Justice Enactment in Workplace Popular culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha El Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier l'inclusion : le passage obligé par la lutte contre les discriminations et la diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coullaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational quantification between perlocutionary and illocutionary performativity: insights from six HR projects in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Scheibmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex, Breadwinner Status and Perceived Job Insecurity: A Comparative Analysis in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04012370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et productivité des salariés qualifiés en télétravail. Proposition de typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologie de genre et centralité du travail chez les travailleurs femmes et hommes : une analyse européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and ethics: Evidence from two HR algorithms developed by a major French digital company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sex, Breadwinner Status and Perceived Job Insecurity: A Comparative Analysis in Europe</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and perceived chances of promotion or wage increase: the role of flexible work arrangements and work-family conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gender and perceived chances of promotion or wage increase: the role of flexible work arrangements and work-family conflict</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial intelligence in Human Resource Management: Between perlocutionary and illocutionary performativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and Perceived Job Insecurity within Various Socio-economic and Gender-related Contexts: A Statistical Analysis of European Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Garbe</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement technologique en organisation dans la littérature francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe congrès de l’AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement technologique en organisation : vers une grille d’analyse intégrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and Perceived Job Insecurity: An Individual- and Organizational-level Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03226294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-acceptation d'une technologie émergente : une analyse d'un projet Big Data en RH par le prisme de la théorie de l'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">AIM 2020 : 25ème Conférence de l’Association Information &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2020, Marrakech (en visioconférence), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gender and Perceived Job Insecurity within Various Socio-economic and Gender-related Contexts: A Statistical Analysis of European Countries</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03226293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technique et social dans la transformation numérique : perspectives théoriques et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de l’Intelligence Artificielle (IA) et de l’Intelligence collective (IC) : quels impacts sur la GRH, les métiers et les formations ? [symposium]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Gréselle-Zaïbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Besseyre Des Horts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRT AGRH "GRH, Transformation Numérique &amp; IA" 30ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs chiffrés, au service de l'égalité salariale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle évolution des politiques publiques en matière d'égalité professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02283307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the definition of a concept at a global level to its reception by local actors: the case of gender equality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Online, Canada</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analytique et le Big Data en Ressources Humaines : (r)évolution ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe congrès de l’AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">29ème colloque de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi l’analytics ou le Big Data RH modifient-ils la Gestion des Ressources humaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'IAS, Semaine du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...477 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From dashboards to Big Data in HR: three uses of quantification in HR, in the light of sociology of quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le digital, un objet-frontière : quels effets sur l’accompagnement de la transformation digitale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche GREGOR / PRISM Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et usages de la mesure des discriminations femmes-hommes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetWORK Discrim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques d'égalité professionnelle : entre accord négocié et ambition managériale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pigeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The negotiation of collective agreements in France: Challenges and characteristics of negotiating gender equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2016 Conference: "Manageable Cooperation?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l’influence familiale cohésive à partir de données d’enquête collectées auprès de plusieurs membres d’une même fratrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Boutchenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone sur les sondages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6512,1926 +6603,2101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation, les effets et l’évolution des politiques d’égalité professionnelle entre les femmes et les hommes dans les grandes entreprises : combiner les approches qualitative et quantitative pour appréhender ces politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PESC0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01259812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'écoute des leaders de l'égalité, de la diversité et de l'inclusion dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Management et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Egalité, Diversité, Inclusion, 978-2-38630-334-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Management et Société</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, In press, Egalité, Diversité, Inclusion, 978-2-38630-334-0</w:t>
+                <w:t xml:space="preserve">hal-05521570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesbiennes au travail : sortir de l'invisibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-38630-377-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05616382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Management et Société, 2025, Egalité, Diversité, Inclusion, 978-2-38630-284-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer les ressources humaines au XXie siècle. Nouveaux enjeux, nouvelles pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Saint-Germes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS, 2024, 978-2-37687-988-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04755643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions Management et Société, 2025, Egalité, Diversité, Inclusion, 978-2-38630-284-8</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Management et Société, 2024, Grands Auteurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04683256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier la GRH, un enfermement dans le déterminisme technique ? L’exemple de l’égalité professionnelle entre femmes et hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Laval, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes de genre et inégalités professionnelles entre femmes et hommes. Quelles responsabilités pour les organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EMS, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03976883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle politique de la fonction RH. Du projet stratégique à sa mise en oeuvre opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Gastaldi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2021, 2100818139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying Human Resources. Uses and Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley-ISTE. 2020, 9781786304469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02906582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technological Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Saint-Germes</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley-ISTE. 2020, 9781786304377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02906583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification en ressources humaines. Usages et analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EMS, 2024, 978-2-37687-988-6</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 2019, 9781784056483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chevalier</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital et RH. Les 4 défis stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Coron</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Franquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Editions Management et Société, 2024, Grands Auteurs</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2311623338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...432 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02371670v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-organizations and other inter-organizational arrangements in the French women's cause field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A World of Meta-Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.172-192, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035342228.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre. Quelques pistes pour une gestion plus solidaire sur la dimension de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’une autre gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eres, pp.195-202, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, orientation sexuelle et identité de genre : repenser la diversité et l’inclusion au prisme des enjeux LGBT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion. Tendances contemporaines et sujets émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.19-38, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Acker. La remise en cause de la neutralité des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.439-452, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04683257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Fiske. De la cognition sociale à l’étude des stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.13-26, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04683259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data sources and methods in HR analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Research Agenda for HR Analytic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elgar Research Agendas, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05555894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quantification des inégalités, une étape essentielle pour les revendications féministes au sein des organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nancy Aumais; Léa Dorion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminisme et management. Etat et enjeux de la recherche francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Human resources: The Contributions of Sociology of Conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rainer Diaz-Bone; Guillemette de Larquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Economics and Sociology of Conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03995806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender reporting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Klarsfeld; Anne-Françoise Bender. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement technologique en organisation dans la littérature francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert P.; Vonthron A.-M.; Bobillier-Chaumon M.-É.; Gangloff B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement du travail et des organisations : Changement technologique, leadership, et régulation émotionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs chiffrés, au service de l’égalité salariale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Santoro et Denis Giordano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques en matière d’égalité professionnelle entre les femmes et les hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHA, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03226298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite du changement technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations digitales à l'épreuve de l'activité et des salariés : Comprendre et accompagner les mutations technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE editions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03226302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8441,317 +8707,317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des données personnelles dans les algorithmes en gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02903384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique : &amp;quot;‘Crédit Mutuel Arkéa’ : Développer la mixité pour accroître la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Monneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, https://www.ccmp.fr/collection-ccmp/cas-credit-mutuel-arkea-developper-la-mixite-pour-accroitre-la-performance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique : &amp;quot;‘EgaPro’ : Passer de la définition à la mise en œuvre de la politique d’égalité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Monneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://www.ccmp.fr/collection-ccmp/cas-egapro-passer-de-la-definition-a-la-mise-en-oeuvre-de-la-politique-degalite-professionnelle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas pédagogique : &amp;quot;‘BigData’ : Mettre en œuvre un projet de Big Data RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://www.ccmp.fr/collection-ccmp/cas-bigdata-mettre-en-uvre-un-projet-de-big-data-rh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8898,51 +9164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritm.universite-paris-saclay.fr/profil/clotilde.coron/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/clotildecoron/homepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/edi-02-2024-0068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coullar&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.59" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Scheibmayr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescoat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amokrane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8864" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.053.0011." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.081.0141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118800ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2106" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-948z-3r1r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2023.103892" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211052472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14021032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879960v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076017ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2020-0316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.043.0013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069099ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EDI-06-2019-0185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526249v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00319" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05520645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutchenik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grobon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goffette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291377v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha El Attar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stenger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974829v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173442v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03720440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377305v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259812v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC0054" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/a-lecoute-des-leaders-de-l-edi-dans-les-organisations/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04500889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/quantification-en-ressources-humaines/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555876v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002972v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritm.universite-paris-saclay.fr/profil/clotilde.coron/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/clotildecoron/homepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05620090v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.055.0139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/edi-02-2024-0068" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995955v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coullar&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.59" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Scheibmayr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescoat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8864" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.053.0011." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dorion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.081.0141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amokrane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lafon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.123077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118800ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-948z-3r1r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2023.103892" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267211052472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.125.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14021032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2020-0316" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879960v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076017ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406793v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.043.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pigeyre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069099ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EDI-06-2019-0185" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwao.12511" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00319" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05520645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boutchenik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grobon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goffette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha El Attar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Stenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471309v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281306v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226294v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delaunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03720440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Gr&#233;selle-Za&#239;bet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Besseyre Des Horts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961221v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529044v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01259812v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC0054" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/a-lecoute-des-leaders-de-l-edi-dans-les-organisations/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05616382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/lesbiennes-au-travail-sortir-de-linvisibilite/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365840v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683256v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04500889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976883v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Braun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/quantification-en-ressources-humaines/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Franquinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623338-digital-et-rh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035342228.00021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05555894v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226298v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002969v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>