--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -776,429 +776,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04369632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Algorithms for Identifying Patients With Chronic Hepatitis B or C Infection in the French Health Insurance Claims Databases Using the ANRS CO22 HEPATHER Cohort</w:t>
+                <w:t xml:space="preserve">Impact of Direct‐Acting Antiviral Treatment for Hepatitis C on Cardiovascular Diseases and Extrahepatic Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bellet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clovis Lusivika‐nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvh.13788⟩</w:t>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.5576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924483v1</w:t>
+                <w:t xml:space="preserve">hal-03883026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis use as a factor of lower corpulence in hepatitis C-infected patients: results from the ANRS CO22 Hepather cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Ramier</w:t>
+                <w:t xml:space="preserve">Performance of Algorithms for Identifying Patients With Chronic Hepatitis B or C Infection in the French Health Insurance Claims Databases Using the ANRS CO22 HEPATHER Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Di Beo</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Lapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Lusivika‐nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cannabis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42238-022-00138-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvh.13788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784790v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Direct‐Acting Antiviral Treatment for Hepatitis C on Cardiovascular Diseases and Extrahepatic Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lam</w:t>
+                <w:t xml:space="preserve">Cannabis use as a factor of lower corpulence in hepatitis C-infected patients: results from the ANRS CO22 Hepather cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bellet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Di Beo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Cannabis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pds.5576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42238-022-00138-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883026v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcome of very high-risk patients treated by Sotrovimab for mild-to-moderate COVID-19 Omicron, a prospective cohort study (the ANRS 0003S COCOPREV study)</w:t>
               </w:r>
@@ -1586,51 +1586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody status and cumulative incidence of SARS-CoV-2 infection among adults in three regions of France following the first lockdown and associated risk factors: a multicohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27 (10), pp.964--973. </w:t>
+              <w:t xml:space="preserve">, 2020, 27 (10), pp.964-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvh.13321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2308,51 +2308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burgat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cottignies-Calamarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05088440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nahon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lusivika-Nzinga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zoulim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2025.02.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Lacombe Oss&#243;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glemain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorival" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02698-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bellet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lusivika&#8208;nzinga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03784790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Di Beo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-022-00138-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5576" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03784773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevieve Marcelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kaisaridi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Azzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cagnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2022.101923" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.06.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourliere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2021.101713" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#233;dinghen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bronowicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13321" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Metivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3923-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Selinger-Leneman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grabar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-017-0434-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burgat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cottignies-Calamarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05088440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nahon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lusivika-Nzinga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zoulim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2025.02.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Lacombe Oss&#243;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glemain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorival" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02698-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bellet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lusivika&#8208;nzinga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13788" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03784790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Di Beo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-022-00138-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03784773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevieve Marcelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kaisaridi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Azzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cagnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2022.101923" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.06.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourliere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2021.101713" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#233;dinghen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bronowicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13321" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Metivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3923-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Selinger-Leneman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grabar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-017-0434-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>