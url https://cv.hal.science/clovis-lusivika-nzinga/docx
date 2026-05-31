--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -106,429 +106,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral clearance and escape during therapy of COVID-19 outpatients: A prospective cohort study</w:t>
+                <w:t xml:space="preserve">Dealing with differential misclassification of an outcome or a covariate in association studies with an internally validated sample selected not at random</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
+                <w:t xml:space="preserve">Júlia Lacombe Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Burgat</w:t>
+                <w:t xml:space="preserve">Benjamin Glemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Leducq</w:t>
+                <w:t xml:space="preserve">Céline Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Porrot</w:t>
+                <w:t xml:space="preserve">Hélène Blanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cottignies-Calamarte</w:t>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (12), pp.114226. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-025-02698-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05509788v1</w:t>
+                <w:t xml:space="preserve">hal-05404604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of non-invasive test dynamics in guiding HCC surveillance decisions after HCV cure in patients with cirrhosis</w:t>
+                <w:t xml:space="preserve">Viral clearance and escape during therapy of COVID-19 outpatients: A prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nahon</w:t>
+                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Lusivika-Nzinga</w:t>
+                <w:t xml:space="preserve">Paul Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Merle</w:t>
+                <w:t xml:space="preserve">Valentin Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Zoulim</w:t>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Decaens</w:t>
+                <w:t xml:space="preserve">Andrea Cottignies-Calamarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Journal of Hepatology, 83 (3), pp.701-711. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.114226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2025.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088440v1</w:t>
+                <w:t xml:space="preserve">inserm-05509788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with differential misclassification of an outcome or a covariate in association studies with an internally validated sample selected not at random</w:t>
+                <w:t xml:space="preserve">Value of non-invasive test dynamics in guiding HCC surveillance decisions after HCV cure in patients with cirrhosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Lacombe Ossó</w:t>
+                <w:t xml:space="preserve">Pierre Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Glemain</w:t>
+                <w:t xml:space="preserve">Clovis Lusivika-Nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dorival</w:t>
+                <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Blanché</w:t>
+                <w:t xml:space="preserve">Fabien Zoulim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+                <w:t xml:space="preserve">Thomas Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.267. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of Hepatology, 83 (3), pp.701-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-025-02698-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2025.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404604v1</w:t>
+                <w:t xml:space="preserve">hal-05088440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic personalized prediction of the individual liver‐related risk after sustained viral response in HCV patients</w:t>
               </w:r>
@@ -674,51 +674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,913 +776,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04369632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Direct‐Acting Antiviral Treatment for Hepatitis C on Cardiovascular Diseases and Extrahepatic Cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sotrovimab to Prevent Severe COVID-19 in High-Risk Patients Infected with Omicron BA.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lam</w:t>
+                <w:t xml:space="preserve">Anne-Geneviève Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fontaine</w:t>
+                <w:t xml:space="preserve">Cathia Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Lapidus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bellet</w:t>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Lusivika-Nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pds.5576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (4), pp.e104-e108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883026v1</w:t>
+                <w:t xml:space="preserve">hal-03777531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Algorithms for Identifying Patients With Chronic Hepatitis B or C Infection in the French Health Insurance Claims Databases Using the ANRS CO22 HEPATHER Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Lusivika‐nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3), pp.232-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvh.13788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis use as a factor of lower corpulence in hepatitis C-infected patients: results from the ANRS CO22 Hepather cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Impact of Direct‐Acting Antiviral Treatment for Hepatitis C on Cardiovascular Diseases and Extrahepatic Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Di Beo</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Lapidus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cannabis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42238-022-00138-9⟩</w:t>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.5576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784790v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of very high-risk patients treated by Sotrovimab for mild-to-moderate COVID-19 Omicron, a prospective cohort study (the ANRS 0003S COCOPREV study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
+                <w:t xml:space="preserve">Cannabis use as a factor of lower corpulence in hepatitis C-infected patients: results from the ANRS CO22 Hepather cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Genevieve Marcelin</w:t>
+                <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathia Soulié</w:t>
+                <w:t xml:space="preserve">Clémence Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clovis Lusivika-Nzinga</w:t>
+                <w:t xml:space="preserve">Vincent Di Beo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (6), pp.e101-e104. </w:t>
+              <w:t xml:space="preserve">Journal of Cannabis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42238-022-00138-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784773v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hepatocellular carcinoma in Hepatitis C patients with advanced fibrosis after sustained virologic response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcome of very high-risk patients treated by Sotrovimab for mild-to-moderate COVID-19 Omicron, a prospective cohort study (the ANRS 0003S COCOPREV study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Azzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Cagnot</w:t>
+                <w:t xml:space="preserve">Anne-Genevieve Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fontaine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cathia Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Lusivika-Nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2022.101923⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (6), pp.e101-e104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651922v1</w:t>
+                <w:t xml:space="preserve">hal-03784773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotrovimab to Prevent Severe COVID-19 in High-Risk Patients Infected with Omicron BA.2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
+                <w:t xml:space="preserve">Prediction of hepatocellular carcinoma in Hepatitis C patients with advanced fibrosis after sustained virologic response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Geneviève Marcelin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Carole Cagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Lusivika-Nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85 (4), pp.e104-e108. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (6), pp.101923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.06.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2022.101923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777531v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody status and cumulative incidence of SARS-CoV-2 infection among adults in three regions of France following the first lockdown and associated risk factors: a multicohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rahib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (5), pp.1458-1472. </w:t>
@@ -1720,103 +1720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Factors for Hepatocellular Carcinoma in Chronic Hepatitis B Using Structural Equation Modeling: A Prospective Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Lusivika-Nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (5), pp.101713. </w:t>
@@ -1867,77 +1867,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofosbuvir-Daclatasvir Is Suboptimal in Patients with Genotype 2 Chronic Hepatitis C Infection: Real-life Experience from the HEPATHER ANRS CO22 Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lédinghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Lusivika-Nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bronowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Zoulim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2040,51 +2040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Haour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.300. </w:t>
@@ -2122,77 +2122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamic Effect of Direct-acting Antiviral Treatments on the Risk of Hepatocellular Carcinoma in Patients with Cirrhosis and Chronic Hepatitis C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Lusivika-Nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Simony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2256,51 +2256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the marginal structural cox model for estimating individual and joined effects of treatments given in combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Lusivika-Nzinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Selinger-Leneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burgat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cottignies-Calamarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05088440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nahon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lusivika-Nzinga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zoulim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2025.02.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Lacombe Oss&#243;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glemain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorival" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02698-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bellet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lusivika&#8208;nzinga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13788" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03784790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Di Beo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-022-00138-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03784773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevieve Marcelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kaisaridi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.04.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Azzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cagnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2022.101923" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.06.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourliere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2021.101713" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#233;dinghen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bronowicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13321" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Metivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3923-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Selinger-Leneman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grabar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-017-0434-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Lacombe Oss&#243;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glemain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorival" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02698-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burgat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cottignies-Calamarte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05088440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nahon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lusivika-Nzinga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zoulim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decaens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2025.02.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Canivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03777531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Marcelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kaisaridi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.06.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lusivika&#8208;nzinga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13788" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.5576" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03784790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Di Beo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-022-00138-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03784773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevieve Marcelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.04.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03651922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Azzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cagnot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2022.101923" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab110" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourliere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2021.101713" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#233;dinghen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bronowicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larrey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13321" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02120879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Metivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3923-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03703999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simony" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02310904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Selinger-Leneman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grabar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-017-0434-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>