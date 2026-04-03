--- v0 (2026-03-10)
+++ v1 (2026-04-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -719,51 +719,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Albert Chapotte-Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s11658-020-00242-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1172,713 +1172,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro differentiation of W8B2+ human cardiac stem cells: gene expression of ionic channels and spontaneous calcium activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sebille</w:t>
+                <w:t xml:space="preserve">TRPM4 non-selective cation channel in human atrial fibroblast growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Albert Chapotte-Baldacci</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racim Adjlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11658-020-00242-9⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 472 (12), pp.1719-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-020-02476-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485167v1</w:t>
+                <w:t xml:space="preserve">hal-03715736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM4 non-selective cation channel in human atrial fibroblast growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simard</w:t>
+                <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-020-02476-0⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (5), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715736v1</w:t>
+                <w:t xml:space="preserve">hal-01705161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arnault</w:t>
+                <w:t xml:space="preserve">Deregulation of calcium homeostasis in Bcr-Abl-dependent chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (41), pp.26309-26327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705161v1</w:t>
+                <w:t xml:space="preserve">hal-02415572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of calcium homeostasis in Bcr-Abl-dependent chronic myeloid leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cabanas</w:t>
+                <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (5), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02415572v1</w:t>
+                <w:t xml:space="preserve">hal-05485070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Harnois</w:t>
+                <w:t xml:space="preserve">Functional BKCa channel in human resident cardiac stem cells expressing W8B2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285 (3), pp.518-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485070v1</w:t>
+                <w:t xml:space="preserve">hal-05485074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional BKCa channel in human resident cardiac stem cells expressing W8B2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1887,1746 +1887,1612 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 285 (3), pp.518-530. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05485074v1</w:t>
+                <w:t xml:space="preserve">hal-02136052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional BKCa channel in human resident cardiac stem cells expressing W8B2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Mimbimi</w:t>
+                <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.14199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136052v1</w:t>
+                <w:t xml:space="preserve">hal-05485078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fourbon</w:t>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+                <w:t xml:space="preserve">Romain Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.14199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05485078v1</w:t>
+                <w:t xml:space="preserve">hal-01705171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Uguen</w:t>
+                <w:t xml:space="preserve">Effects of Atrial Natriuretic Peptide on Rat Ventricular Fibroblasts During Differentiation Into Myofibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moubarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
+              <w:t xml:space="preserve">Physiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.495-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33549/physiolres.932839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705171v1</w:t>
+                <w:t xml:space="preserve">hal-03716567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Atrial Natriuretic Peptide on Rat Ventricular Fibroblasts During Differentiation Into Myofibroblasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bois</w:t>
+                <w:t xml:space="preserve">ANO1 contributes to angiotensin-II-activated Ca2+-dependent Cl- current in human atrial fibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoun El Chemaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Norez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.12-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33549/physiolres.932839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03716567v1</w:t>
+                <w:t xml:space="preserve">hal-00990329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANO1 contributes to angiotensin-II-activated Ca2+-dependent Cl- current in human atrial fibroblasts.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Norez</w:t>
+                <w:t xml:space="preserve">Involvement of TRPV2 and SOCE in calcium influx disorder in DMD primary human myotubes with a specific contribution of α 1 -syntrophin and PLC/PKC in SOCE regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Harisseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Déliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2013.12.027⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 304 (9), pp.C881-C894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00182.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00990329v1</w:t>
+                <w:t xml:space="preserve">hal-02419602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of TRPV2 and SOCE in calcium influx disorder in DMD primary human myotubes with a specific contribution of α 1 -syntrophin and PLC/PKC in SOCE regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Dystrophin/α1-syntrophin scaffold regulated PLC/PKC-dependent store-operated calcium entry in myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Harisseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chatelier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourmeyster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (6), pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2012.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00182.2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02419602v1</w:t>
+                <w:t xml:space="preserve">hal-02448350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophin/α1-syntrophin scaffold regulated PLC/PKC-dependent store-operated calcium entry in myotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Regulation of TRPC1 and TRPC4 cation channels requires an alpha1-syntrophin-dependent complex in skeletal mouse myotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Harnois</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bourmeyster</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (52), pp.36248-36261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.012872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2012.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02448350v1</w:t>
+                <w:t xml:space="preserve">hal-00458683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of TRPC1 and TRPC4 cation channels requires an alpha1-syntrophin-dependent complex in skeletal mouse myotubes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
+                <w:t xml:space="preserve">l-Glutamine administration reduces oxidized glutathione and MAP kinase signaling in dystrophic muscle of mdx mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (3), pp.268-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1203/PDR.0b013e318163a259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.012872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00458683v1</w:t>
+                <w:t xml:space="preserve">hal-02880257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l-Glutamine administration reduces oxidized glutathione and MAP kinase signaling in dystrophic muscle of mdx mice.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Neveux</w:t>
+                <w:t xml:space="preserve">The heart rate-lowering agent ivabradine inhibits the pacemaker current I(f) in human atrial myocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoun El Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Patri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiovascular Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (11), pp.1190-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1540-8167.2007.00955.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1203/PDR.0b013e318163a259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02880257v1</w:t>
+                <w:t xml:space="preserve">hal-00393733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heart rate-lowering agent ivabradine inhibits the pacemaker current I(f) in human atrial myocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoun El Chemaly</w:t>
+                <w:t xml:space="preserve">Functional Expression of the TRPM4 Cationic Current in Ventricular Cardiomyocytes From Spontaneously Hypertensive Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guinamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Potreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1540-8167.2007.00955.x⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (4), pp.587-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000237864.65019.a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00393733v1</w:t>
+                <w:t xml:space="preserve">hal-04279693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Expression of the TRPM4 Cationic Current in Ventricular Cardiomyocytes From Spontaneously Hypertensive Rats</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Improvement of calcium handling and changes in calcium-release properties after mini- or full-length dystrophin forced expression in cultured skeletal myotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
+                <w:t xml:space="preserve">Haouaria Balghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haouaria Balghi</w:t>
+                <w:t xml:space="preserve">Marie-Christine Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 297 (2), pp.363-379. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2004.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2004.02.032⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3636,275 +3502,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of TRPV2 and SOCE in calcium influx disorder in DMD primary human myotubes with a specific contribution of α1-syntrophin and PLC/PKC in SOCE regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Harisseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Harisseh</w:t>
+                <w:t xml:space="preserve">Aurélien Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chatelier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.C881-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dystrophin/α1-syntrophin scaffold regulated PLC/PKC-dependent store-operated calcium entry in myotubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Harisseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Sabourin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourmeyster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.445-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4051,51 +3917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2025.104659" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Faivre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.12.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Chapotte-Baldacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Lizot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jajkiewicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071684" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ayad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-020-00242-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Adjlane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sall&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02476-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25241" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14352" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;lix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14230-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moubarak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saliba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.932839" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.12.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG53GSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harisseh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00182.2012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sabourin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2012.08.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.012872" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318163a259" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393733v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guinamard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-8167.2007.00955.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CGWTLNP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000237864.65019.a5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Claudepierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.02.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38K5TKQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2025.104659" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Faivre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.12.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Chapotte-Baldacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Lizot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jajkiewicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071684" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ayad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-020-00242-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Adjlane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sall&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02476-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14352" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;lix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14230-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moubarak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saliba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.932839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.12.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG53GSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harisseh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00182.2012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sabourin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2012.08.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.012872" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318163a259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guinamard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-8167.2007.00955.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CGWTLNP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000237864.65019.a5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Claudepierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.02.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38K5TKQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>