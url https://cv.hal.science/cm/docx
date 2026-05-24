--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -636,311 +636,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro differentiation of W8B2 + human cardiac stem cells: gene expression of ionic channels and spontaneous calcium activity</w:t>
+                <w:t xml:space="preserve">TRPM4 non-selective cation channel in human atrial fibroblast growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Ayad</w:t>
+                <w:t xml:space="preserve">Christophe Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Al Sayed</w:t>
+                <w:t xml:space="preserve">Racim Adjlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sebille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles-Albert Chapotte-Baldacci</w:t>
+                <w:t xml:space="preserve">Quentin Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11658-020-00242-9⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 472 (12), pp.1719-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-020-02476-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012564v1</w:t>
+                <w:t xml:space="preserve">hal-05485051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM4 non-selective cation channel in human atrial fibroblast growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sallé</w:t>
+                <w:t xml:space="preserve">Fine Tuning of Calcium Constitutive Entry by Optogenetically-Controlled Membrane Polarization: Impact on Cell Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Albert Chapotte-Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Lizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Jajkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-020-02476-0⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.1684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9071684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485051v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Tuning of Calcium Constitutive Entry by Optogenetically-Controlled Membrane Polarization: Impact on Cell Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Albert Chapotte-Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1008,300 +1008,300 @@
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (7), pp.1684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9071684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485061v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Tuning of Calcium Constitutive Entry by Optogenetically-Controlled Membrane Polarization: Impact on Cell Migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro differentiation of W8B2 + human cardiac stem cells: gene expression of ionic channels and spontaneous calcium activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Al Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Albert Chapotte-Baldacci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aubin Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9071684⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11658-020-00242-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033073v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPM4 non-selective cation channel in human atrial fibroblast growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racim Adjlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 472 (12), pp.1719-1732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00424-020-02476-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715736v1</w:t>
@@ -1714,77 +1714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional BKCa channel in human resident cardiac stem cells expressing W8B2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,428 +1818,428 @@
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485074v1</w:t>
+                <w:t xml:space="preserve">hal-02136052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional BKCa channel in human resident cardiac stem cells expressing W8B2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Mimbimi</w:t>
+                <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.14199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136052v1</w:t>
+                <w:t xml:space="preserve">hal-05485078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Uguen</w:t>
+                <w:t xml:space="preserve">Functional BKCa channel in human resident cardiac stem cells expressing W8B2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285 (3), pp.518-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05485078v1</w:t>
+                <w:t xml:space="preserve">hal-05485074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fourbon</w:t>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+                <w:t xml:space="preserve">Romain Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.14199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705171v1</w:t>
@@ -3917,51 +3917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2025.104659" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Faivre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.12.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Chapotte-Baldacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Lizot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jajkiewicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071684" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ayad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-020-00242-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Adjlane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sall&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02476-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14352" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;lix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14230-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moubarak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saliba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.932839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.12.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG53GSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harisseh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00182.2012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sabourin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2012.08.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.012872" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318163a259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guinamard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-8167.2007.00955.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CGWTLNP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000237864.65019.a5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Claudepierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.02.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38K5TKQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Fares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Kaabeche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2025.104659" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Chatelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Faivre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.12.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Chapotte-Baldacci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Lizot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jajkiewicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071684" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racim Adjlane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sall&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-020-02476-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ayad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-020-00242-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bescond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14352" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;lix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14230-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moubarak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saliba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33549/physiolres.932839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoun El Chemaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.12.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZG53GSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harisseh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00182.2012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sabourin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2012.08.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.012872" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318163a259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jayle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guinamard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-8167.2007.00955.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CGWTLNP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279693v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Potreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000237864.65019.a5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Claudepierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.02.032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38K5TKQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>