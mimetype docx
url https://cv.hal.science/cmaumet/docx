--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Maumet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Same Data Meta-Analysis in Neuroimaging Multiverse Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754078v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which infrastructure can I use to share human neuroimaging data? Recommendations for EU researchers based on a survey and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaara Erez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperture Neuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (SI 2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52294/001c.144839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071218v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of fMRI mega-analyses using data processed with different pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04466478v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCP Multi-Pipeline: a derived dataset to investigate analytical variability in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.940. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04356768v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past, Present, and Future of the Brain Imaging Data Structure (BIDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoni Ashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of self-taught learning for brain decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giad029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769993v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful reproduction of a large EEG study across software packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.100169. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynirp.2023.100169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03747289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Paper: Reporting Practices for Task fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Heuten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Bossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-022-09606-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03800029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the Sources of Pipeline-Variability in Group-Level Task-fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.1112-1128. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03323001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and reproducible neuroimaging: from study inception to publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiomar Niso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03646706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GliMR: Cross-Border Collaborations to Promote Advanced MRI Biomarkers for Glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Borovečki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrre E. Emblem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-020-00582-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03039808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brainhack: Developing a culture of open, inclusive, community-driven neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isil Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (11), pp.1769-1775. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Brain Consent : Informing research participants and obtaining consent to share brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Borghesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Broeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (7), pp.1945-1951. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03128167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centering inclusivity in the design of online conferences - An OHBM - Open Science perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Levitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gould van Praag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Heunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the analysis of a single neuroimaging dataset by many teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Holzmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin F Camerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dreber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 582 (7810), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2314-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02914443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of Analysis Software on Task fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (11), pp.3362-3384. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01760535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating permutation testing in voxel-wise analysis through subspace tracking: A new plugin for SnPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gutierrez-Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi K. Ithapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterling C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of patient-specific brain perfusion abnormalities with arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01291748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brain imaging data structure, a format for organizing and describing outputs of neuroimaging experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D. Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron R. Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.160044. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01345616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing brain mapping statistical results with the neuroimaging data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01411025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Single Matters more than the Group (II): Addressing the Problem of High False Positive Rates in Single Case Voxel Based Morphometry Using Non-parametric Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Seramondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01261239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fMRI Results Space: 31 Variants of an fMRI Analysis in AFNI, FSL, and SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2016.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01341946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: a web-based repository for collecting and sharing unthresholded statistical maps of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2015.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: A repository for sharing unthresholded statistical maps, parcellations, and atlases of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa V. Sochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (Pt B), pp.1242-1244. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01148969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of the cerebral blood flow in arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00942814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific detection of perfusion abnormalities combining within-subject and between-subject variances in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81C, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00816852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tract asymmetry and handedness in right- and left-handers by diffusion tensor tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-013-1156-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tractography with morphological, functional and diffusion tensor MRI: a comparative study of four deterministic algorithms used in clinical routine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (8), pp.709-19. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-012-0951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00766622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal functional lateralization and activity of language brain areas in typical specific language impairment (developmental dysphasia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (Pt 10), pp.3044-58. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awr141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00607180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI language mapping in children: a panel of language tasks using visual and auditory stimulation without reading or metalinguistic requirements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.897-909. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00461666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic and large-scale exploration of analytical variability in task-fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for Human Brain Mapping (OHBM), Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-world parameter preferences in task-fMRI pre-processing pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHBM, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Navigating Variability in Neuroimaging Software Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM), Sep 2025, Coruna, Spain, Spain. pp.129-135, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744915.3748470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating analytical variability in fMRI results with style transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Salt Lake City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04531405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir: vers un partage FAIR des données d’imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Community</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure specification to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribits 2025 - 2nd distribits meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data Meta Analysis for Neurimaging Multiverse Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCF Neuroinformatics Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and evaluation of meta-analysis methods on correlated data for multiverse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://iabm2024.sciencesconf.org/, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering communities of pipelines in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses in a multiverse setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Annual Meeting on Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Selected for oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring variability patterns in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2023 - 29th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogbases-2023 - Workshop on open science methods for analyzing brain imaging data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Paris; Parietal team, Inria, Paris Saclay, Oct 2023, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04222730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning for more reproducible fMRI data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI data analysis: How does analytical variability vary with sample size?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - 28th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03642535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient fmri data re-use: can we run between-group analyses with datasets processed differently with spm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Calcutta, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS Statistical Models - An implementation-independent representation of General Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sources of software-dependent differences in task fMRI analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS-prov: a provenance framework for BIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for FAIR Neuroimaging Experiment Metadata Annotation with NIDM Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smruti Padhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open research: linking the bits and pieces with OpenAIRE-connect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiro Kokogiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02151177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology of Neuroscience Experiments for the Neuroimaging Data Model (NIDM) Authors: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping, Jun 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best of both worlds: using semantic web with JSON-LD. An example with NIDM-Results & Datalad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O. Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01972649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for the Neuroinformatics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing a practical and valid Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data - Different Software - Different Results? Analytic Variability of Group fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Ontology for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl G Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01932994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of summary statistics-based mixed-effects group fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01887911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Interpreting Heterogeneity and Publication Bias in Image-Based Meta-Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised representation for non-parametric fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Perez-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Annual meeting of the Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability with Boutiques and CARMIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and displaying standardised neuroimaging results in a user-friendly environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analysis Software on Replication of fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology for Neuroimaging Experiments (NIDM-Experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Reusing Computation Details with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible brain imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain Imaging Data Structure: a format for organizing and describing neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False positives estimation in parametric and non parametric single case Voxel Based Morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mechelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIDM-Results: Standardized reporting of mass univariate neuroimaging results in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Assessments and Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer G Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auer Tibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Reading, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2016.20.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Neuroimaging Data Model to Represent and Exchange Primary and Derived Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing Metadata in Brain Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the units matter? Validity of Intensity Based Meta-Analysis in the presence of unit mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: new features and a proof of concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Wexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized reporting of neuroimaging results with NIDM in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Imaging Data Structure - a new standard for describing and organizing human neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make brain imaging research efficient and reproducible: building software and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Terminologies for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault: a web repository for sharing statistical parametric maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Yarkoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel A. Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Relaxation Templates for the Human Brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, China. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00950843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addition of Neuroimaging Acquisition, Processing and Analysis Terms to Neurolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Z enough? Impact of Meta-Analysis using only Z/T images in lieu of estimates and standard errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Salimi-Khorshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: implementation within SPM and FSL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Steffener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: an example with SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBMA: An SPM toolbox for NeuroImaging Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using the Neuroimaging and Data Sharing Data Model: the NIDASH Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Arterial Spin Labeling during a working memory task MRI at 3T. Comparison with BOLD fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00936671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of activated brain areas in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust perfusion maps in Arterial Spin Labeling by means of M-estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of White Matter Integrity for the Clinical Study of Specific Language Impairment in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Rumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2013 Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Japan. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02475-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cerebral Blood Flow Map Estimation in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimodal Brain Image Analysis (MBIA), held in conjunction with MICCAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00724974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contrario detection of focal brain perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1176-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00677106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel Based Analysis of 3D Double Inversion Recovery for the detection of cortical abnormalities in drug resistant epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Pasnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 20th Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melbourne, Australia. pp.3244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00686834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using negative signal in mono-TI pulsed arterial spin labeling to outline pathological increases in arterial transit times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Scientific Workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for the detection of individual brain perfusion abnormalities using Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00720593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM scientific workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electrodes' placement and deformation in deep brain stimulation from medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Haegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San diego, CA, United States. pp.8316-32, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.912225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00669674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes physiopathologiques des dysphasies développementales de l'enfant : Apport de l'IRM fonctionnelle à 3 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de neuropédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie du tractus cortico-spinal en tractographie : évaluation d'une méthode déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93ème congrès de l'Association des Morphologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du tractus cortico-spinal en tractographie : analyse comparative de 4 algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de Paris (RAP) de la Société de NeuroChirurgie de Langue Française (SNCLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPR-compliant sharing of human neuroimaging data using Shanoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSC 2024 - France Tripartite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. 42, pp.1945 - 1951, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie au service de la santé : questions éthiques et sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en images : Les nouvelles imagerie pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03480620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Refining and Exploring Variability in Neuroimaging Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Spieker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the researcher degrees of freedom in FMRI preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Landscape 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Executive Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02507799v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and reporting peak and cluster tables for voxel-wise inference in FSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Ideas and Outcomes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Detection of Perfusion Abnormalities Combining Within- and Between-Subject Variances in ASL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8216, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From group to patient-specific analysis of brain function in arterial spin labelling and BOLD functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Université de Rennes, 2013. English. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013REN1S042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00863908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible neuroimaging: Solutions for sharing and re-using brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. University of Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Maumet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which infrastructure can I use to share human neuroimaging data? Recommendations for EU researchers based on a survey and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaara Erez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperture Neuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (SI 2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52294/001c.144839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071218v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Same Data Meta-Analysis in Neuroimaging Multiverse Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754078v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of fMRI mega-analyses using data processed with different pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04466478v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCP Multi-Pipeline: a derived dataset to investigate analytical variability in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.940. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04356768v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past, Present, and Future of the Brain Imaging Data Structure (BIDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoni Ashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of self-taught learning for brain decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giad029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769993v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful reproduction of a large EEG study across software packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.100169. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynirp.2023.100169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03747289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Paper: Reporting Practices for Task fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Heuten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Bossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-022-09606-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03800029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the Sources of Pipeline-Variability in Group-Level Task-fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.1112-1128. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03323001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and reproducible neuroimaging: from study inception to publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiomar Niso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03646706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GliMR: Cross-Border Collaborations to Promote Advanced MRI Biomarkers for Glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Borovečki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrre E. Emblem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-020-00582-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03039808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brainhack: Developing a culture of open, inclusive, community-driven neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isil Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (11), pp.1769-1775. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Brain Consent : Informing research participants and obtaining consent to share brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Borghesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Broeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (7), pp.1945-1951. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03128167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centering inclusivity in the design of online conferences - An OHBM - Open Science perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Levitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gould van Praag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Heunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the analysis of a single neuroimaging dataset by many teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Holzmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin F Camerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dreber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 582 (7810), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2314-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02914443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of Analysis Software on Task fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (11), pp.3362-3384. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01760535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating permutation testing in voxel-wise analysis through subspace tracking: A new plugin for SnPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gutierrez-Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi K. Ithapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterling C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of patient-specific brain perfusion abnormalities with arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01291748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brain imaging data structure, a format for organizing and describing outputs of neuroimaging experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D. Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron R. Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.160044. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01345616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing brain mapping statistical results with the neuroimaging data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01411025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Single Matters more than the Group (II): Addressing the Problem of High False Positive Rates in Single Case Voxel Based Morphometry Using Non-parametric Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Seramondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01261239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fMRI Results Space: 31 Variants of an fMRI Analysis in AFNI, FSL, and SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2016.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01341946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: a web-based repository for collecting and sharing unthresholded statistical maps of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2015.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: A repository for sharing unthresholded statistical maps, parcellations, and atlases of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa V. Sochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (Pt B), pp.1242-1244. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01148969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of the cerebral blood flow in arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00942814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific detection of perfusion abnormalities combining within-subject and between-subject variances in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81C, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00816852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tract asymmetry and handedness in right- and left-handers by diffusion tensor tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-013-1156-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tractography with morphological, functional and diffusion tensor MRI: a comparative study of four deterministic algorithms used in clinical routine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (8), pp.709-19. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-012-0951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00766622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal functional lateralization and activity of language brain areas in typical specific language impairment (developmental dysphasia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (Pt 10), pp.3044-58. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awr141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00607180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI language mapping in children: a panel of language tasks using visual and auditory stimulation without reading or metalinguistic requirements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.897-909. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00461666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic and large-scale exploration of analytical variability in task-fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for Human Brain Mapping (OHBM), Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-world parameter preferences in task-fMRI pre-processing pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHBM, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating analytical variability in fMRI results with style transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Salt Lake City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04531405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Navigating Variability in Neuroimaging Software Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM), Sep 2025, Coruna, Spain, Spain. pp.129-135, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744915.3748470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir: vers un partage FAIR des données d’imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Community</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure specification to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribits 2025 - 2nd distribits meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data Meta Analysis for Neurimaging Multiverse Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCF Neuroinformatics Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering communities of pipelines in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and evaluation of meta-analysis methods on correlated data for multiverse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://iabm2024.sciencesconf.org/, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses in a multiverse setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Annual Meeting on Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Selected for oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring variability patterns in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2023 - 29th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogbases-2023 - Workshop on open science methods for analyzing brain imaging data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Paris; Parietal team, Inria, Paris Saclay, Oct 2023, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04222730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning for more reproducible fMRI data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI data analysis: How does analytical variability vary with sample size?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - 28th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03642535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient fmri data re-use: can we run between-group analyses with datasets processed differently with spm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Calcutta, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS Statistical Models - An implementation-independent representation of General Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sources of software-dependent differences in task fMRI analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS-prov: a provenance framework for BIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for FAIR Neuroimaging Experiment Metadata Annotation with NIDM Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smruti Padhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open research: linking the bits and pieces with OpenAIRE-connect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiro Kokogiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02151177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology of Neuroscience Experiments for the Neuroimaging Data Model (NIDM) Authors: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping, Jun 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best of both worlds: using semantic web with JSON-LD. An example with NIDM-Results & Datalad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O. Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01972649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for the Neuroinformatics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing a practical and valid Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data - Different Software - Different Results? Analytic Variability of Group fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Ontology for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl G Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01932994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of summary statistics-based mixed-effects group fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01887911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Interpreting Heterogeneity and Publication Bias in Image-Based Meta-Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised representation for non-parametric fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Perez-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Annual meeting of the Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability with Boutiques and CARMIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analysis Software on Replication of fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and displaying standardised neuroimaging results in a user-friendly environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology for Neuroimaging Experiments (NIDM-Experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Reusing Computation Details with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible brain imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain Imaging Data Structure: a format for organizing and describing neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False positives estimation in parametric and non parametric single case Voxel Based Morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mechelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIDM-Results: Standardized reporting of mass univariate neuroimaging results in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Assessments and Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer G Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auer Tibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Reading, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2016.20.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Neuroimaging Data Model to Represent and Exchange Primary and Derived Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized reporting of neuroimaging results with NIDM in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the units matter? Validity of Intensity Based Meta-Analysis in the presence of unit mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing Metadata in Brain Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: new features and a proof of concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Wexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Imaging Data Structure - a new standard for describing and organizing human neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make brain imaging research efficient and reproducible: building software and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Terminologies for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault: a web repository for sharing statistical parametric maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Yarkoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel A. Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Relaxation Templates for the Human Brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, China. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00950843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addition of Neuroimaging Acquisition, Processing and Analysis Terms to Neurolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Z enough? Impact of Meta-Analysis using only Z/T images in lieu of estimates and standard errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Salimi-Khorshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: implementation within SPM and FSL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Steffener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: an example with SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBMA: An SPM toolbox for NeuroImaging Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using the Neuroimaging and Data Sharing Data Model: the NIDASH Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Arterial Spin Labeling during a working memory task MRI at 3T. Comparison with BOLD fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00936671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of activated brain areas in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust perfusion maps in Arterial Spin Labeling by means of M-estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of White Matter Integrity for the Clinical Study of Specific Language Impairment in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Rumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2013 Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Japan. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02475-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cerebral Blood Flow Map Estimation in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimodal Brain Image Analysis (MBIA), held in conjunction with MICCAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00724974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contrario detection of focal brain perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1176-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00677106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using negative signal in mono-TI pulsed arterial spin labeling to outline pathological increases in arterial transit times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Scientific Workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for the detection of individual brain perfusion abnormalities using Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00720593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel Based Analysis of 3D Double Inversion Recovery for the detection of cortical abnormalities in drug resistant epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Pasnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 20th Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melbourne, Australia. pp.3244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00686834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM scientific workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electrodes' placement and deformation in deep brain stimulation from medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Haegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San diego, CA, United States. pp.8316-32, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.912225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00669674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes physiopathologiques des dysphasies développementales de l'enfant : Apport de l'IRM fonctionnelle à 3 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de neuropédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie du tractus cortico-spinal en tractographie : évaluation d'une méthode déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93ème congrès de l'Association des Morphologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du tractus cortico-spinal en tractographie : analyse comparative de 4 algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de Paris (RAP) de la Société de NeuroChirurgie de Langue Française (SNCLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPR-compliant sharing of human neuroimaging data using Shanoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSC 2024 - France Tripartite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. 42, pp.1945 - 1951, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie au service de la santé : questions éthiques et sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en images : Les nouvelles imagerie pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03480620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Refining and Exploring Variability in Neuroimaging Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Spieker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the researcher degrees of freedom in FMRI preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Landscape 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Executive Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02507799v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and reporting peak and cluster tables for voxel-wise inference in FSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Ideas and Outcomes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Detection of Perfusion Abnormalities Combining Within- and Between-Subject Variances in ASL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8216, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From group to patient-specific analysis of brain function in arterial spin labelling and BOLD functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Université de Rennes, 2013. English. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013REN1S042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00863908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible neuroimaging: Solutions for sharing and re-using brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. University of Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04754078v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nichols" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05071218v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lefort-Besnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaara Erez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.144839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04466478v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04356768v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05247-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03769993v6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03747289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2023.100169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03800029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Acar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Heuten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vervoort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bossier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09606-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03323001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bowring" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25713" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03646706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Botvinik-Nezer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de La Vega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03039808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Booth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Borove&#269;ki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrre E. Emblem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Figueiredo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-020-00582-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03128167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Broeckx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Levitis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gould van Praag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heunis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dupre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab051" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F Camerer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Huber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2314-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01760535v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Nichols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24603" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01564521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gutierrez-Barragan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi K. Ithapu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hinrichs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling C. Johnson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01291748v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01345616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron R. Craddock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.44" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01411025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Scarpazza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Seramondi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pauli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reynolds" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134573v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Varoquaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rivera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwarz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S. Ghosh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Sochat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.04.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816852v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Magro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessl&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-013-1156-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-0951-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96P0SS21-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tr&#233;guier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr141" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00461666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Merel Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05545909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Selim Atay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Clenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05547730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cl&#233;net" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O Halchenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit Ghosh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748470" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04531405v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903151v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Community" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406141v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04697056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04296407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331232v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647701" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04474780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04222730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols&#8203;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04068797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03642535v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03479022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keator" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helmer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smruti Padhy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Jarecka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02151177v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiro Kokogiannaki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01972649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O. Halchenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan B. Nichols" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01932994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G Helmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keator B David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01887911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01828914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perez-Guevara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rajendra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Williams" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570618v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570612v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570617v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570610v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey&#8203;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin&#8203;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570615v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571688v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570685v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D Calhoun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Craddock" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570620v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mechelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer G Karl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S Ghosh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auer Tibor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2016.20.00069" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149492v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149475v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wexler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00056" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570693v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Turner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134575v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel A. Poldrack" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950843v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101845v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Wong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101839v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Salimi-Khorshidi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Steffener" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00031" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101837v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101848v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Travers" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784860v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849267v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallee" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stamm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02475-2_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724974v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677106v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00686834v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pasnicu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pasqualini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767119v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720593v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767115v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669674v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912225" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allaire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601407v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04698499v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03480620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bannier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525807v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365306v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05135975v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Executive Committee" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01565182v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781247v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863908v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S042" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04458543v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05071218v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lefort-Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaara Erez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.144839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04754078v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nichols" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04466478v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00522" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04356768v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05247-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03769993v6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03747289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2023.100169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03800029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Acar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Heuten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vervoort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09606-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03323001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bowring" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25713" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03646706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Botvinik-Nezer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de La Vega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03039808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Booth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Borove&#269;ki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrre E. Emblem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Figueiredo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-020-00582-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03128167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Broeckx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Levitis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gould van Praag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heunis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dupre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F Camerer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Huber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2314-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01760535v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Nichols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01564521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gutierrez-Barragan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi K. Ithapu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hinrichs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling C. Johnson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01291748v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01345616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron R. Craddock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.44" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01411025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.102" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Scarpazza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Seramondi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pauli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reynolds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Varoquaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rivera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S. Ghosh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Sochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.04.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.079" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853861v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Magro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessl&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-013-1156-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-0951-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96P0SS21-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tr&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr141" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00461666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.054" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Merel Jourdan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05545909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Selim Atay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Clenet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05547730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cl&#233;net" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O Halchenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit Ghosh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04531405v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748470" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903151v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Community" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04697056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331232v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647701" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04296407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04474780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991042v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04222730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols&#8203;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04068797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03642535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03479022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379309v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keator" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helmer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smruti Padhy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Jarecka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02151177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiro Kokogiannaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01972649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O. Halchenko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan B. Nichols" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933019v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01932994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G Helmer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keator B David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01887911v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933023v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01828914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perez-Guevara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rajendra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Williams" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570618v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey&#8203;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin&#8203;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571688v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D Calhoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Craddock" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mechelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer G Karl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S Ghosh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auer Tibor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2016.20.00069" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149492v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149484v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149475v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570688v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wexler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230688v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00056" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149499v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Turner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134575v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel A. Poldrack" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950843v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101845v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Wong" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101839v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Salimi-Khorshidi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Steffener" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00031" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101837v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101848v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101842v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936671v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Travers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784860v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784862v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stamm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02475-2_17" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724974v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677106v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767119v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720593v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00686834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pasnicu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pasqualini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767115v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669674v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912225" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609088v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allaire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601401v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04698499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03480620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bannier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365306v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05135975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Executive Committee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01565182v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781247v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863908v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S042" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04458543v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>