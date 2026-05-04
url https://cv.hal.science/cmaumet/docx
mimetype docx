--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Maumet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which infrastructure can I use to share human neuroimaging data? Recommendations for EU researchers based on a survey and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaara Erez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperture Neuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (SI 2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52294/001c.144839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071218v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Same Data Meta-Analysis in Neuroimaging Multiverse Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754078v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of fMRI mega-analyses using data processed with different pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04466478v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCP Multi-Pipeline: a derived dataset to investigate analytical variability in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.940. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04356768v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past, Present, and Future of the Brain Imaging Data Structure (BIDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoni Ashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of self-taught learning for brain decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giad029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769993v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful reproduction of a large EEG study across software packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.100169. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynirp.2023.100169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03747289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Paper: Reporting Practices for Task fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Heuten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Bossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-022-09606-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03800029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the Sources of Pipeline-Variability in Group-Level Task-fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.1112-1128. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03323001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and reproducible neuroimaging: from study inception to publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiomar Niso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03646706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GliMR: Cross-Border Collaborations to Promote Advanced MRI Biomarkers for Glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Borovečki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrre E. Emblem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-020-00582-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03039808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brainhack: Developing a culture of open, inclusive, community-driven neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isil Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (11), pp.1769-1775. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Brain Consent : Informing research participants and obtaining consent to share brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Borghesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Broeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (7), pp.1945-1951. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03128167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centering inclusivity in the design of online conferences - An OHBM - Open Science perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Levitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gould van Praag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Heunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the analysis of a single neuroimaging dataset by many teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Holzmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin F Camerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dreber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 582 (7810), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2314-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02914443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of Analysis Software on Task fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (11), pp.3362-3384. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01760535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating permutation testing in voxel-wise analysis through subspace tracking: A new plugin for SnPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gutierrez-Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi K. Ithapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterling C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of patient-specific brain perfusion abnormalities with arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01291748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brain imaging data structure, a format for organizing and describing outputs of neuroimaging experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D. Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron R. Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.160044. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01345616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing brain mapping statistical results with the neuroimaging data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01411025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Single Matters more than the Group (II): Addressing the Problem of High False Positive Rates in Single Case Voxel Based Morphometry Using Non-parametric Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Seramondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01261239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fMRI Results Space: 31 Variants of an fMRI Analysis in AFNI, FSL, and SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2016.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01341946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: a web-based repository for collecting and sharing unthresholded statistical maps of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2015.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: A repository for sharing unthresholded statistical maps, parcellations, and atlases of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa V. Sochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (Pt B), pp.1242-1244. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01148969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of the cerebral blood flow in arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00942814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific detection of perfusion abnormalities combining within-subject and between-subject variances in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81C, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00816852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tract asymmetry and handedness in right- and left-handers by diffusion tensor tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-013-1156-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tractography with morphological, functional and diffusion tensor MRI: a comparative study of four deterministic algorithms used in clinical routine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (8), pp.709-19. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-012-0951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00766622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal functional lateralization and activity of language brain areas in typical specific language impairment (developmental dysphasia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (Pt 10), pp.3044-58. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awr141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00607180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI language mapping in children: a panel of language tasks using visual and auditory stimulation without reading or metalinguistic requirements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.897-909. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00461666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic and large-scale exploration of analytical variability in task-fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for Human Brain Mapping (OHBM), Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-world parameter preferences in task-fMRI pre-processing pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHBM, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating analytical variability in fMRI results with style transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Salt Lake City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04531405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Navigating Variability in Neuroimaging Software Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM), Sep 2025, Coruna, Spain, Spain. pp.129-135, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744915.3748470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir: vers un partage FAIR des données d’imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Community</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure specification to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribits 2025 - 2nd distribits meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data Meta Analysis for Neurimaging Multiverse Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCF Neuroinformatics Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering communities of pipelines in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and evaluation of meta-analysis methods on correlated data for multiverse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://iabm2024.sciencesconf.org/, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses in a multiverse setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Annual Meeting on Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Selected for oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring variability patterns in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2023 - 29th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogbases-2023 - Workshop on open science methods for analyzing brain imaging data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Paris; Parietal team, Inria, Paris Saclay, Oct 2023, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04222730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning for more reproducible fMRI data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI data analysis: How does analytical variability vary with sample size?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - 28th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03642535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient fmri data re-use: can we run between-group analyses with datasets processed differently with spm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Calcutta, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS Statistical Models - An implementation-independent representation of General Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sources of software-dependent differences in task fMRI analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS-prov: a provenance framework for BIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for FAIR Neuroimaging Experiment Metadata Annotation with NIDM Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smruti Padhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open research: linking the bits and pieces with OpenAIRE-connect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiro Kokogiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02151177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology of Neuroscience Experiments for the Neuroimaging Data Model (NIDM) Authors: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping, Jun 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best of both worlds: using semantic web with JSON-LD. An example with NIDM-Results & Datalad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O. Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01972649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for the Neuroinformatics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing a practical and valid Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data - Different Software - Different Results? Analytic Variability of Group fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Ontology for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl G Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01932994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of summary statistics-based mixed-effects group fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01887911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Interpreting Heterogeneity and Publication Bias in Image-Based Meta-Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised representation for non-parametric fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Perez-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Annual meeting of the Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability with Boutiques and CARMIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analysis Software on Replication of fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and displaying standardised neuroimaging results in a user-friendly environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology for Neuroimaging Experiments (NIDM-Experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Reusing Computation Details with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible brain imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain Imaging Data Structure: a format for organizing and describing neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False positives estimation in parametric and non parametric single case Voxel Based Morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mechelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIDM-Results: Standardized reporting of mass univariate neuroimaging results in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Assessments and Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer G Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auer Tibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Reading, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2016.20.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Neuroimaging Data Model to Represent and Exchange Primary and Derived Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized reporting of neuroimaging results with NIDM in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the units matter? Validity of Intensity Based Meta-Analysis in the presence of unit mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing Metadata in Brain Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: new features and a proof of concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Wexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Imaging Data Structure - a new standard for describing and organizing human neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make brain imaging research efficient and reproducible: building software and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Terminologies for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault: a web repository for sharing statistical parametric maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Yarkoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel A. Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Relaxation Templates for the Human Brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, China. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00950843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addition of Neuroimaging Acquisition, Processing and Analysis Terms to Neurolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Z enough? Impact of Meta-Analysis using only Z/T images in lieu of estimates and standard errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Salimi-Khorshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: implementation within SPM and FSL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Steffener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: an example with SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBMA: An SPM toolbox for NeuroImaging Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using the Neuroimaging and Data Sharing Data Model: the NIDASH Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Arterial Spin Labeling during a working memory task MRI at 3T. Comparison with BOLD fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00936671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of activated brain areas in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust perfusion maps in Arterial Spin Labeling by means of M-estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of White Matter Integrity for the Clinical Study of Specific Language Impairment in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Rumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2013 Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Japan. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02475-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cerebral Blood Flow Map Estimation in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimodal Brain Image Analysis (MBIA), held in conjunction with MICCAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00724974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contrario detection of focal brain perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1176-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00677106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using negative signal in mono-TI pulsed arterial spin labeling to outline pathological increases in arterial transit times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Scientific Workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for the detection of individual brain perfusion abnormalities using Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00720593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel Based Analysis of 3D Double Inversion Recovery for the detection of cortical abnormalities in drug resistant epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Pasnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 20th Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melbourne, Australia. pp.3244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00686834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM scientific workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electrodes' placement and deformation in deep brain stimulation from medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Haegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San diego, CA, United States. pp.8316-32, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.912225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00669674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes physiopathologiques des dysphasies développementales de l'enfant : Apport de l'IRM fonctionnelle à 3 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de neuropédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie du tractus cortico-spinal en tractographie : évaluation d'une méthode déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93ème congrès de l'Association des Morphologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du tractus cortico-spinal en tractographie : analyse comparative de 4 algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de Paris (RAP) de la Société de NeuroChirurgie de Langue Française (SNCLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPR-compliant sharing of human neuroimaging data using Shanoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSC 2024 - France Tripartite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. 42, pp.1945 - 1951, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie au service de la santé : questions éthiques et sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en images : Les nouvelles imagerie pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03480620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Refining and Exploring Variability in Neuroimaging Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Spieker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the researcher degrees of freedom in FMRI preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Landscape 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Executive Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02507799v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and reporting peak and cluster tables for voxel-wise inference in FSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Ideas and Outcomes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Detection of Perfusion Abnormalities Combining Within- and Between-Subject Variances in ASL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8216, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From group to patient-specific analysis of brain function in arterial spin labelling and BOLD functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Université de Rennes, 2013. English. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013REN1S042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00863908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible neuroimaging: Solutions for sharing and re-using brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. University of Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Maumet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which infrastructure can I use to share human neuroimaging data? Recommendations for EU researchers based on a survey and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaara Erez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperture Neuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (SI 2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52294/001c.144839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071218v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Same Data Meta-Analysis in Neuroimaging Multiverse Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754078v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of fMRI mega-analyses using data processed with different pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04466478v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCP Multi-Pipeline: a derived dataset to investigate analytical variability in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.940. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04356768v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past, Present, and Future of the Brain Imaging Data Structure (BIDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoni Ashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of self-taught learning for brain decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giad029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769993v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful reproduction of a large EEG study across software packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.100169. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynirp.2023.100169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03747289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Paper: Reporting Practices for Task fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Heuten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Bossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-022-09606-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03800029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the Sources of Pipeline-Variability in Group-Level Task-fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.1112-1128. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03323001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and reproducible neuroimaging: from study inception to publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiomar Niso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03646706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brainhack: Developing a culture of open, inclusive, community-driven neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isil Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (11), pp.1769-1775. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GliMR: Cross-Border Collaborations to Promote Advanced MRI Biomarkers for Glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Borovečki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrre E. Emblem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-020-00582-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03039808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Brain Consent : Informing research participants and obtaining consent to share brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Borghesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Broeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (7), pp.1945-1951. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03128167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centering inclusivity in the design of online conferences - An OHBM - Open Science perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Levitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gould van Praag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Heunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the analysis of a single neuroimaging dataset by many teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Holzmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin F Camerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dreber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 582 (7810), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2314-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02914443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of Analysis Software on Task fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (11), pp.3362-3384. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01760535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating permutation testing in voxel-wise analysis through subspace tracking: A new plugin for SnPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gutierrez-Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi K. Ithapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterling C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fMRI Results Space: 31 Variants of an fMRI Analysis in AFNI, FSL, and SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2016.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01341946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of patient-specific brain perfusion abnormalities with arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01291748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brain imaging data structure, a format for organizing and describing outputs of neuroimaging experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D. Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron R. Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.160044. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01345616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing brain mapping statistical results with the neuroimaging data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01411025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Single Matters more than the Group (II): Addressing the Problem of High False Positive Rates in Single Case Voxel Based Morphometry Using Non-parametric Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Seramondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01261239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: a web-based repository for collecting and sharing unthresholded statistical maps of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2015.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: A repository for sharing unthresholded statistical maps, parcellations, and atlases of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa V. Sochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (Pt B), pp.1242-1244. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01148969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of the cerebral blood flow in arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00942814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tract asymmetry and handedness in right- and left-handers by diffusion tensor tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-013-1156-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific detection of perfusion abnormalities combining within-subject and between-subject variances in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81C, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00816852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tractography with morphological, functional and diffusion tensor MRI: a comparative study of four deterministic algorithms used in clinical routine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (8), pp.709-19. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-012-0951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00766622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal functional lateralization and activity of language brain areas in typical specific language impairment (developmental dysphasia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (Pt 10), pp.3044-58. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awr141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00607180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI language mapping in children: a panel of language tasks using visual and auditory stimulation without reading or metalinguistic requirements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.897-909. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00461666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-world parameter preferences in task-fMRI pre-processing pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHBM, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic and large-scale exploration of analytical variability in task-fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for Human Brain Mapping (OHBM), Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating analytical variability in fMRI results with style transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Salt Lake City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04531405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Navigating Variability in Neuroimaging Software Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM), Sep 2025, Coruna, Spain, Spain. pp.129-135, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744915.3748470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir: vers un partage FAIR des données d’imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Community</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure specification to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribits 2025 - 2nd distribits meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and evaluation of meta-analysis methods on correlated data for multiverse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://iabm2024.sciencesconf.org/, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering communities of pipelines in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data Meta Analysis for Neurimaging Multiverse Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCF Neuroinformatics Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses in a multiverse setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Annual Meeting on Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Selected for oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogbases-2023 - Workshop on open science methods for analyzing brain imaging data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Paris; Parietal team, Inria, Paris Saclay, Oct 2023, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04222730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning for more reproducible fMRI data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring variability patterns in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2023 - 29th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient fmri data re-use: can we run between-group analyses with datasets processed differently with spm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Calcutta, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI data analysis: How does analytical variability vary with sample size?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - 28th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03642535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS Statistical Models - An implementation-independent representation of General Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sources of software-dependent differences in task fMRI analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS-prov: a provenance framework for BIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for FAIR Neuroimaging Experiment Metadata Annotation with NIDM Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smruti Padhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open research: linking the bits and pieces with OpenAIRE-connect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiro Kokogiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02151177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology of Neuroscience Experiments for the Neuroimaging Data Model (NIDM) Authors: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping, Jun 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best of both worlds: using semantic web with JSON-LD. An example with NIDM-Results & Datalad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O. Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01972649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data - Different Software - Different Results? Analytic Variability of Group fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Ontology for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl G Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01932994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of summary statistics-based mixed-effects group fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01887911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing a practical and valid Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for the Neuroinformatics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Interpreting Heterogeneity and Publication Bias in Image-Based Meta-Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised representation for non-parametric fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Perez-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Annual meeting of the Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability with Boutiques and CARMIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible brain imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and displaying standardised neuroimaging results in a user-friendly environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analysis Software on Replication of fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology for Neuroimaging Experiments (NIDM-Experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Reusing Computation Details with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Assessments and Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer G Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auer Tibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Reading, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2016.20.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False positives estimation in parametric and non parametric single case Voxel Based Morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mechelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIDM-Results: Standardized reporting of mass univariate neuroimaging results in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain Imaging Data Structure: a format for organizing and describing neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Terminologies for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the units matter? Validity of Intensity Based Meta-Analysis in the presence of unit mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing Metadata in Brain Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: new features and a proof of concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Wexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized reporting of neuroimaging results with NIDM in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Neuroimaging Data Model to Represent and Exchange Primary and Derived Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Imaging Data Structure - a new standard for describing and organizing human neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make brain imaging research efficient and reproducible: building software and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using the Neuroimaging and Data Sharing Data Model: the NIDASH Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault: a web repository for sharing statistical parametric maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Yarkoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel A. Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Relaxation Templates for the Human Brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, China. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00950843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addition of Neuroimaging Acquisition, Processing and Analysis Terms to Neurolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Z enough? Impact of Meta-Analysis using only Z/T images in lieu of estimates and standard errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Salimi-Khorshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: implementation within SPM and FSL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Steffener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: an example with SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBMA: An SPM toolbox for NeuroImaging Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of White Matter Integrity for the Clinical Study of Specific Language Impairment in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Rumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2013 Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Japan. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02475-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Arterial Spin Labeling during a working memory task MRI at 3T. Comparison with BOLD fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00936671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of activated brain areas in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust perfusion maps in Arterial Spin Labeling by means of M-estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electrodes' placement and deformation in deep brain stimulation from medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Haegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San diego, CA, United States. pp.8316-32, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.912225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00669674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel Based Analysis of 3D Double Inversion Recovery for the detection of cortical abnormalities in drug resistant epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Pasnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 20th Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melbourne, Australia. pp.3244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00686834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using negative signal in mono-TI pulsed arterial spin labeling to outline pathological increases in arterial transit times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Scientific Workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for the detection of individual brain perfusion abnormalities using Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00720593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contrario detection of focal brain perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1176-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00677106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cerebral Blood Flow Map Estimation in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimodal Brain Image Analysis (MBIA), held in conjunction with MICCAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00724974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM scientific workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes physiopathologiques des dysphasies développementales de l'enfant : Apport de l'IRM fonctionnelle à 3 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de neuropédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie du tractus cortico-spinal en tractographie : évaluation d'une méthode déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93ème congrès de l'Association des Morphologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du tractus cortico-spinal en tractographie : analyse comparative de 4 algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de Paris (RAP) de la Société de NeuroChirurgie de Langue Française (SNCLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPR-compliant sharing of human neuroimaging data using Shanoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSC 2024 - France Tripartite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. 42, pp.1945 - 1951, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie au service de la santé : questions éthiques et sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en images : Les nouvelles imagerie pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03480620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Refining and Exploring Variability in Neuroimaging Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Spieker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the researcher degrees of freedom in FMRI preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Landscape 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Executive Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02507799v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and reporting peak and cluster tables for voxel-wise inference in FSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Ideas and Outcomes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Detection of Perfusion Abnormalities Combining Within- and Between-Subject Variances in ASL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8216, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From group to patient-specific analysis of brain function in arterial spin labelling and BOLD functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Université de Rennes, 2013. English. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013REN1S042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00863908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible neuroimaging: Solutions for sharing and re-using brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. University of Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05071218v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lefort-Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaara Erez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.144839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04754078v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nichols" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04466478v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00522" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04356768v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05247-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03769993v6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03747289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2023.100169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03800029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Acar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Heuten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vervoort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09606-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03323001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bowring" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25713" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03646706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Botvinik-Nezer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de La Vega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03039808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Booth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Borove&#269;ki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrre E. Emblem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Figueiredo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-020-00582-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03128167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Broeckx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Levitis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gould van Praag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heunis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dupre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F Camerer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Huber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2314-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01760535v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Nichols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01564521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gutierrez-Barragan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi K. Ithapu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hinrichs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling C. Johnson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01291748v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01345616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron R. Craddock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.44" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01411025v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.102" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Scarpazza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Seramondi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pauli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reynolds" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Varoquaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rivera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S. Ghosh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Sochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.04.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.079" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853861v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Magro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessl&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-013-1156-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-0951-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96P0SS21-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tr&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr141" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00461666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.054" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Merel Jourdan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05545909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Selim Atay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Clenet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05547730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cl&#233;net" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O Halchenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit Ghosh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04531405v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748470" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903151v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Community" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04697056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331232v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647701" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04296407v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04474780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991042v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04222730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols&#8203;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04068797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03642535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607384v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03479022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379309v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keator" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helmer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smruti Padhy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Jarecka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02151177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiro Kokogiannaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01972649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O. Halchenko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan B. Nichols" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933019v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01932994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G Helmer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keator B David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01887911v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933023v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01828914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perez-Guevara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rajendra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Williams" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570618v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571689v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey&#8203;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin&#8203;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571688v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D Calhoun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Craddock" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570620v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mechelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer G Karl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S Ghosh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auer Tibor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2016.20.00069" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149492v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149484v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149475v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570688v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wexler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230688v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00056" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149499v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Turner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134575v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel A. Poldrack" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950843v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101845v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Wong" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101839v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Salimi-Khorshidi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Steffener" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00031" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101837v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101848v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101842v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936671v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Travers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784860v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784862v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stamm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02475-2_17" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724974v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677106v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767119v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720593v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00686834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pasnicu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pasqualini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767115v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669674v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912225" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609088v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allaire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601401v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04698499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03480620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bannier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365306v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05135975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Executive Committee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01565182v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781247v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863908v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S042" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04458543v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05071218v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lefort-Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaara Erez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.144839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04754078v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nichols" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04466478v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00522" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04356768v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05247-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03769993v6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03747289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2023.100169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03800029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Acar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Heuten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vervoort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09606-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03323001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bowring" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25713" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03646706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Botvinik-Nezer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de La Vega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03039808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Booth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Borove&#269;ki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrre E. Emblem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Figueiredo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-020-00582-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03128167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Broeckx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Levitis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gould van Praag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heunis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dupre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F Camerer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Huber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2314-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01760535v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Nichols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01564521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gutierrez-Barragan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi K. Ithapu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hinrichs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling C. Johnson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pauli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reynolds" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01291748v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01345616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron R. Craddock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.44" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01411025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261239v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Scarpazza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Seramondi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Varoquaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rivera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S. Ghosh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Sochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.04.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Magro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-013-1156-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-0951-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96P0SS21-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tr&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr141" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00461666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.054" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05545909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Selim Atay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Clenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Merel Jourdan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05547730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cl&#233;net" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O Halchenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit Ghosh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04531405v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748470" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903151v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Community" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04296407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331232v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647701" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04697056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04474780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04222730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols&#8203;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04068797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607384v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03642535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03479022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379309v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keator" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helmer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smruti Padhy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Jarecka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02151177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiro Kokogiannaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01972649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O. Halchenko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan B. Nichols" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01932994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G Helmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keator B David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01887911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933023v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01828914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perez-Guevara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rajendra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570615v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571688v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Williams" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570612v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey&#8203;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin&#8203;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer G Karl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S Ghosh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auer Tibor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2016.20.00069" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570620v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mechelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D Calhoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Craddock" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Turner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149475v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570688v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wexler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149484v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149492v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230688v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00056" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570693v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134575v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel A. Poldrack" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950843v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101845v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Wong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101839v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Salimi-Khorshidi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Steffener" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00031" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101837v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101848v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stamm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02475-2_17" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936671v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Travers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784860v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784862v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912225" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00686834v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pasnicu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pasqualini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767119v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677106v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724974v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609088v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allaire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601401v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04698499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03480620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bannier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365306v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05135975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Executive Committee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01565182v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781247v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863908v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S042" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04458543v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>