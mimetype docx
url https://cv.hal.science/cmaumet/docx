--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Maumet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which infrastructure can I use to share human neuroimaging data? Recommendations for EU researchers based on a survey and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaara Erez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperture Neuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (SI 2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52294/001c.144839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071218v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Same Data Meta-Analysis in Neuroimaging Multiverse Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754078v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of fMRI mega-analyses using data processed with different pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04466478v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCP Multi-Pipeline: a derived dataset to investigate analytical variability in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.940. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04356768v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past, Present, and Future of the Brain Imaging Data Structure (BIDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoni Ashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of self-taught learning for brain decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giad029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769993v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful reproduction of a large EEG study across software packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.100169. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynirp.2023.100169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03747289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Paper: Reporting Practices for Task fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Heuten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Bossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-022-09606-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03800029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the Sources of Pipeline-Variability in Group-Level Task-fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.1112-1128. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03323001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and reproducible neuroimaging: from study inception to publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiomar Niso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03646706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brainhack: Developing a culture of open, inclusive, community-driven neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isil Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (11), pp.1769-1775. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GliMR: Cross-Border Collaborations to Promote Advanced MRI Biomarkers for Glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Borovečki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrre E. Emblem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-020-00582-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03039808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Brain Consent : Informing research participants and obtaining consent to share brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Borghesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Broeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (7), pp.1945-1951. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03128167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centering inclusivity in the design of online conferences - An OHBM - Open Science perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Levitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gould van Praag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Heunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the analysis of a single neuroimaging dataset by many teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Holzmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin F Camerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dreber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 582 (7810), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2314-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02914443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of Analysis Software on Task fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (11), pp.3362-3384. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01760535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating permutation testing in voxel-wise analysis through subspace tracking: A new plugin for SnPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gutierrez-Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi K. Ithapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterling C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fMRI Results Space: 31 Variants of an fMRI Analysis in AFNI, FSL, and SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2016.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01341946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of patient-specific brain perfusion abnormalities with arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01291748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brain imaging data structure, a format for organizing and describing outputs of neuroimaging experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D. Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron R. Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.160044. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01345616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing brain mapping statistical results with the neuroimaging data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01411025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Single Matters more than the Group (II): Addressing the Problem of High False Positive Rates in Single Case Voxel Based Morphometry Using Non-parametric Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Seramondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01261239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: a web-based repository for collecting and sharing unthresholded statistical maps of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2015.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: A repository for sharing unthresholded statistical maps, parcellations, and atlases of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa V. Sochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (Pt B), pp.1242-1244. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01148969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of the cerebral blood flow in arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00942814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tract asymmetry and handedness in right- and left-handers by diffusion tensor tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-013-1156-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific detection of perfusion abnormalities combining within-subject and between-subject variances in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81C, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00816852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tractography with morphological, functional and diffusion tensor MRI: a comparative study of four deterministic algorithms used in clinical routine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (8), pp.709-19. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-012-0951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00766622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal functional lateralization and activity of language brain areas in typical specific language impairment (developmental dysphasia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (Pt 10), pp.3044-58. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awr141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00607180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI language mapping in children: a panel of language tasks using visual and auditory stimulation without reading or metalinguistic requirements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.897-909. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00461666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-world parameter preferences in task-fMRI pre-processing pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHBM, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic and large-scale exploration of analytical variability in task-fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for Human Brain Mapping (OHBM), Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating analytical variability in fMRI results with style transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Salt Lake City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04531405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Navigating Variability in Neuroimaging Software Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM), Sep 2025, Coruna, Spain, Spain. pp.129-135, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744915.3748470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir: vers un partage FAIR des données d’imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Community</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure specification to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribits 2025 - 2nd distribits meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and evaluation of meta-analysis methods on correlated data for multiverse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://iabm2024.sciencesconf.org/, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering communities of pipelines in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data Meta Analysis for Neurimaging Multiverse Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCF Neuroinformatics Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses in a multiverse setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Annual Meeting on Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Selected for oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogbases-2023 - Workshop on open science methods for analyzing brain imaging data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Paris; Parietal team, Inria, Paris Saclay, Oct 2023, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04222730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning for more reproducible fMRI data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring variability patterns in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2023 - 29th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient fmri data re-use: can we run between-group analyses with datasets processed differently with spm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Calcutta, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI data analysis: How does analytical variability vary with sample size?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - 28th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03642535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS Statistical Models - An implementation-independent representation of General Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sources of software-dependent differences in task fMRI analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS-prov: a provenance framework for BIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for FAIR Neuroimaging Experiment Metadata Annotation with NIDM Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smruti Padhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open research: linking the bits and pieces with OpenAIRE-connect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiro Kokogiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02151177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology of Neuroscience Experiments for the Neuroimaging Data Model (NIDM) Authors: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping, Jun 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best of both worlds: using semantic web with JSON-LD. An example with NIDM-Results & Datalad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O. Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01972649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data - Different Software - Different Results? Analytic Variability of Group fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Ontology for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl G Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01932994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of summary statistics-based mixed-effects group fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01887911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing a practical and valid Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for the Neuroinformatics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Interpreting Heterogeneity and Publication Bias in Image-Based Meta-Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised representation for non-parametric fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Perez-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Annual meeting of the Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability with Boutiques and CARMIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible brain imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and displaying standardised neuroimaging results in a user-friendly environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analysis Software on Replication of fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology for Neuroimaging Experiments (NIDM-Experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Reusing Computation Details with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Assessments and Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer G Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auer Tibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Reading, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2016.20.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False positives estimation in parametric and non parametric single case Voxel Based Morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mechelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIDM-Results: Standardized reporting of mass univariate neuroimaging results in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain Imaging Data Structure: a format for organizing and describing neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Terminologies for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the units matter? Validity of Intensity Based Meta-Analysis in the presence of unit mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing Metadata in Brain Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: new features and a proof of concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Wexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized reporting of neuroimaging results with NIDM in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Neuroimaging Data Model to Represent and Exchange Primary and Derived Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Imaging Data Structure - a new standard for describing and organizing human neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make brain imaging research efficient and reproducible: building software and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using the Neuroimaging and Data Sharing Data Model: the NIDASH Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault: a web repository for sharing statistical parametric maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Yarkoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel A. Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Relaxation Templates for the Human Brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, China. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00950843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addition of Neuroimaging Acquisition, Processing and Analysis Terms to Neurolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Z enough? Impact of Meta-Analysis using only Z/T images in lieu of estimates and standard errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Salimi-Khorshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: implementation within SPM and FSL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Steffener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: an example with SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBMA: An SPM toolbox for NeuroImaging Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of White Matter Integrity for the Clinical Study of Specific Language Impairment in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Rumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2013 Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Japan. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02475-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Arterial Spin Labeling during a working memory task MRI at 3T. Comparison with BOLD fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00936671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of activated brain areas in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust perfusion maps in Arterial Spin Labeling by means of M-estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electrodes' placement and deformation in deep brain stimulation from medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Haegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San diego, CA, United States. pp.8316-32, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.912225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00669674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel Based Analysis of 3D Double Inversion Recovery for the detection of cortical abnormalities in drug resistant epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Pasnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 20th Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melbourne, Australia. pp.3244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00686834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using negative signal in mono-TI pulsed arterial spin labeling to outline pathological increases in arterial transit times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Scientific Workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for the detection of individual brain perfusion abnormalities using Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00720593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contrario detection of focal brain perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1176-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00677106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cerebral Blood Flow Map Estimation in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimodal Brain Image Analysis (MBIA), held in conjunction with MICCAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00724974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM scientific workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes physiopathologiques des dysphasies développementales de l'enfant : Apport de l'IRM fonctionnelle à 3 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de neuropédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie du tractus cortico-spinal en tractographie : évaluation d'une méthode déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93ème congrès de l'Association des Morphologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du tractus cortico-spinal en tractographie : analyse comparative de 4 algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de Paris (RAP) de la Société de NeuroChirurgie de Langue Française (SNCLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPR-compliant sharing of human neuroimaging data using Shanoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSC 2024 - France Tripartite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. 42, pp.1945 - 1951, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie au service de la santé : questions éthiques et sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en images : Les nouvelles imagerie pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03480620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Refining and Exploring Variability in Neuroimaging Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Spieker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the researcher degrees of freedom in FMRI preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Landscape 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Executive Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02507799v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and reporting peak and cluster tables for voxel-wise inference in FSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Ideas and Outcomes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Detection of Perfusion Abnormalities Combining Within- and Between-Subject Variances in ASL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8216, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From group to patient-specific analysis of brain function in arterial spin labelling and BOLD functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Université de Rennes, 2013. English. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013REN1S042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00863908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible neuroimaging: Solutions for sharing and re-using brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. University of Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Maumet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.514. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Same Data Meta-Analysis in Neuroimaging Multiverse Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754078v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which infrastructure can I use to share human neuroimaging data? Recommendations for EU researchers based on a survey and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth J. Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaara Erez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aperture Neuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (SI 2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52294/001c.144839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071218v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of fMRI mega-analyses using data processed with different pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04466478v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCP Multi-Pipeline: a derived dataset to investigate analytical variability in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.940. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04356768v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Past, Present, and Future of the Brain Imaging Data Structure (BIDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoni Ashar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the benefits of self-taught learning for brain decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giad029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769993v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful reproduction of a large EEG study across software packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Forde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.100169. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ynirp.2023.100169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03747289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Paper: Reporting Practices for Task fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freya Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talia Heuten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Bossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-022-09606-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03800029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating the Sources of Pipeline-Variability in Group-Level Task-fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.1112-1128. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03323001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and reproducible neuroimaging: from study inception to publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiomar Niso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03646706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brainhack: Developing a culture of open, inclusive, community-driven neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isil Bilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (11), pp.1769-1775. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2021.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GliMR: Cross-Border Collaborations to Promote Advanced MRI Biomarkers for Glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fran Borovečki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyrre E. Emblem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-020-00582-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03039808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Brain Consent : Informing research participants and obtaining consent to share brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Borghesani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Broeckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (7), pp.1945-1951. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.25351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03128167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centering inclusivity in the design of online conferences - An OHBM - Open Science perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Levitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gould van Praag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Heunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03221005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the analysis of a single neuroimaging dataset by many teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Botvinik-Nezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Holzmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin F Camerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dreber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 582 (7810), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2314-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02914443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Impact of Analysis Software on Task fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (11), pp.3362-3384. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01760535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating permutation testing in voxel-wise analysis through subspace tracking: A new plugin for SnPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gutierrez-Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi K. Ithapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterling C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fMRI Results Space: 31 Variants of an fMRI Analysis in AFNI, FSL, and SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2016.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01341946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of patient-specific brain perfusion abnormalities with arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01291748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brain imaging data structure, a format for organizing and describing outputs of neuroimaging experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D. Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron R. Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.160044. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01345616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing brain mapping statistical results with the neuroimaging data model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01411025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Single Matters more than the Group (II): Addressing the Problem of High False Positive Rates in Single Case Voxel Based Morphometry Using Non-parametric Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Seramondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01261239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: a web-based repository for collecting and sharing unthresholded statistical maps of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2015.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: A repository for sharing unthresholded statistical maps, parcellations, and atlases of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa V. Sochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (Pt B), pp.1242-1244. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01148969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of the cerebral blood flow in arterial spin labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.497 - 504. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00942814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tract asymmetry and handedness in right- and left-handers by diffusion tensor tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-013-1156-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific detection of perfusion abnormalities combining within-subject and between-subject variances in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 81C, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.04.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00816852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticospinal tractography with morphological, functional and diffusion tensor MRI: a comparative study of four deterministic algorithms used in clinical routine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daessle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical and Radiologic Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (8), pp.709-19. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00276-012-0951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00766622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal functional lateralization and activity of language brain areas in typical specific language impairment (developmental dysphasia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (Pt 10), pp.3044-58. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awr141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00607180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI language mapping in children: a panel of language tasks using visual and auditory stimulation without reading or metalinguistic requirements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Biraben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.897-909. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00461666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-world parameter preferences in task-fMRI pre-processing pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHBM, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic and large-scale exploration of analytical variability in task-fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for Human Brain Mapping (OHBM), Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2026 - Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating analytical variability in fMRI results with style transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Salt Lake City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04531405v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Navigating Variability in Neuroimaging Software Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2025 - 29th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery (ACM), Sep 2025, Coruna, Spain, Spain. pp.129-135, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744915.3748470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir: vers un partage FAIR des données d’imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Community</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903151v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Brain Imaging Data Structure specification to provenance metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribits 2025 - 2nd distribits meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and evaluation of meta-analysis methods on correlated data for multiverse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://iabm2024.sciencesconf.org/, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data Meta Analysis for Neurimaging Multiverse Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCF Neuroinformatics Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering communities of pipelines in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP51287.2024.10647701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses in a multiverse setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Annual Meeting on Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Selected for oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review and evaluation of meta-analysis methods for same data meta-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cogbases-2023 - Workshop on open science methods for analyzing brain imaging data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Paris; Parietal team, Inria, Paris Saclay, Oct 2023, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04222730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring variability patterns in the task-fMRI analytical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2023 - 29th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation learning for more reproducible fMRI data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient fmri data re-use: can we run between-group analyses with datasets processed differently with spm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Calcutta, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMRI data analysis: How does analytical variability vary with sample size?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - 28th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03642535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sources of software-dependent differences in task fMRI analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03479022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS Statistical Models - An implementation-independent representation of General Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Bottenhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de La Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 27th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIDS-prov: a provenance framework for BIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Appelhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, South Korea. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03478998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for FAIR Neuroimaging Experiment Metadata Annotation with NIDM Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smruti Padhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open research: linking the bits and pieces with OpenAIRE-connect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argiro Kokogiannaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02151177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology of Neuroscience Experiments for the Neuroimaging Data Model (NIDM) Authors: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping, Jun 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02379281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best of both worlds: using semantic web with JSON-LD. An example with NIDM-Results & Datalad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav O. Halchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Jarecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01972649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing a practical and valid Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science for the Neuroinformatics community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Ontology for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl G Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01932994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of summary statistics-based mixed-effects group fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01887911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same Data - Different Software - Different Results? Analytic Variability of Group fMRI Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Interpreting Heterogeneity and Publication Bias in Image-Based Meta-Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - 24th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01933023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardised representation for non-parametric fMRI results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Perez-Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rajendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Annual meeting of the Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01828914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability with Boutiques and CARMIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DI4R 2018 - Digital Infrastructures for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01846997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible brain imaging research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading and displaying standardised neuroimaging results in a user-friendly environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West Midlands Health Informatics Network annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01571689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an Ontology for Neuroimaging Experiments (NIDM-Experiment)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Reusing Computation Details with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analysis Software on Replication of fMRI Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing FSL results with SPM and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maullin-Sapey​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Annual meeting of the Organisation of Human Brain Mapping (OHBM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False positives estimation in parametric and non parametric single case Voxel Based Morphometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Scarpazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mechelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sartori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIDM-Results: Standardized reporting of mass univariate neuroimaging results in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing Assessments and Experiment Metadata with the Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keator B David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer G Karl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit S Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auer Tibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Reading, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2016.20.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brain Imaging Data Structure: a format for organizing and describing neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince D Calhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping (OHBM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Terminologies for the INCF Neuroimaging Data Model (NIDM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the units matter? Validity of Intensity Based Meta-Analysis in the presence of unit mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault.org: new features and a proof of concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Wexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardizing Metadata in Brain Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Neuroimaging Data Model to Represent and Exchange Primary and Derived Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized reporting of neuroimaging results with NIDM in SPM, FSL and AFNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan B. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Imaging Data Structure - a new standard for describing and organizing human neuroimaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCF, Aug 2015, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2015.91.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01230688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make brain imaging research efficient and reproducible: building software and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krysztof Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Organization for Human Brain Mapping (OHBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01570693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using the Neuroimaging and Data Sharing Data Model: the NIDASH Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Addition of Neuroimaging Acquisition, Processing and Analysis Terms to Neurolex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Keator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Z enough? Impact of Meta-Analysis using only Z/T images in lieu of estimates and standard errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Salimi-Khorshidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: implementation within SPM and FSL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Steffener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroVault: a web repository for sharing statistical parametric maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Yarkoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel A. Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01134575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Relaxation Templates for the Human Brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, China. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00950843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending NI-DM to share the results and provenance of a neuroimaging study: an example with SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nolan Nichols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBMA: An SPM toolbox for NeuroImaging Image-Based Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th INCF Congress of Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fninf.2014.18.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01101848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of White Matter Integrity for the Clinical Study of Specific Language Impairment in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Commowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Rumeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2013 Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Japan. pp.187-195, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02475-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00849267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Arterial Spin Labeling during a working memory task MRI at 3T. Comparison with BOLD fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Corouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00936671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach for the detection of activated brain areas in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust perfusion maps in Arterial Spin Labeling by means of M-estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 21st Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.3037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00784862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electrodes' placement and deformation in deep brain stimulation from medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Haegelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San diego, CA, United States. pp.8316-32, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.912225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00669674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voxel Based Analysis of 3D Double Inversion Recovery for the detection of cortical abnormalities in drug resistant epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Pasnicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 20th Annual Meeting &amp; Exhibition (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melbourne, Australia. pp.3244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00686834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contrario detection of focal brain perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.1176-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00677106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cerebral Blood Flow Map Estimation in Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimodal Brain Image Analysis (MBIA), held in conjunction with MICCAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.215-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00724974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using negative signal in mono-TI pulsed arterial spin labeling to outline pathological increases in arterial transit times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Scientific Workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for the detection of individual brain perfusion abnormalities using Arterial Spin Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.542-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00720593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of perfusion abnormalities based on an Arterial Spin Labeling template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM scientific workshop. Perfusion MRI: Standardization, Beyond CBF &amp; Everyday Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Netherlands. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00767115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes physiopathologiques des dysphasies développementales de l'enfant : Apport de l'IRM fonctionnelle à 3 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française de neuropédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00609088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie du tractus cortico-spinal en tractographie : évaluation d'une méthode déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93ème congrès de l'Association des Morphologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du tractus cortico-spinal en tractographie : analyse comparative de 4 algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Seizeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wiest-Daesslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle de Paris (RAP) de la Société de NeuroChirurgie de Langue Française (SNCLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDPR-compliant sharing of human neuroimaging data using Shanoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSC 2024 - France Tripartite Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. 42, pp.1945 - 1951, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie au service de la santé : questions éthiques et sociétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en images : Les nouvelles imagerie pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03480620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Search for Truth: Refining and Exploring Variability in Neuroimaging Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Merel Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Spieker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobagel: building an international network for distributed data discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Georg Wenzel Urchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dugré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the researcher degrees of freedom in FMRI preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Selim Atay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Clénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Landscape 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanoir Executive Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02507799v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux MoDaL (Multi-Scale Data Links)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, Inria Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating and reporting peak and cluster tables for voxel-wise inference in FSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nichols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Ideas and Outcomes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Detection of Perfusion Abnormalities Combining Within- and Between-Subject Variances in ASL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8216, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From group to patient-specific analysis of brain function in arterial spin labelling and BOLD functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Université de Rennes, 2013. English. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013REN1S042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00863908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reproducible neuroimaging: Solutions for sharing and re-using brain imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. University of Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05071218v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lefort-Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaara Erez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.144839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04754078v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nichols" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04466478v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00522" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04356768v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05247-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03769993v6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03747289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2023.100169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03800029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Acar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Heuten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vervoort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09606-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03323001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bowring" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25713" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03646706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Botvinik-Nezer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de La Vega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03039808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Booth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Borove&#269;ki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrre E. Emblem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Figueiredo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-020-00582-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03128167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Broeckx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Levitis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gould van Praag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heunis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dupre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F Camerer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Huber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2314-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01760535v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Nichols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01564521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gutierrez-Barragan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi K. Ithapu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hinrichs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling C. Johnson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pauli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reynolds" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01291748v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01345616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron R. Craddock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.44" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01411025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261239v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Scarpazza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Seramondi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Varoquaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rivera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S. Ghosh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Sochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.04.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Magro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-013-1156-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-0951-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96P0SS21-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tr&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr141" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00461666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.054" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05545909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Selim Atay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Clenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Merel Jourdan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05547730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cl&#233;net" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O Halchenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit Ghosh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04531405v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748470" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903151v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Community" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04296407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331232v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647701" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04697056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04474780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04222730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols&#8203;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04068797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607384v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03642535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03479022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379309v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keator" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helmer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smruti Padhy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Jarecka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02151177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiro Kokogiannaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01972649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O. Halchenko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan B. Nichols" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01932994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G Helmer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keator B David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01887911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933023v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01828914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perez-Guevara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rajendra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570615v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571688v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Williams" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570612v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey&#8203;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin&#8203;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer G Karl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S Ghosh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auer Tibor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2016.20.00069" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570620v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mechelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D Calhoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Craddock" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Turner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149475v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570688v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wexler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149484v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149492v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230688v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00056" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570693v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134575v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel A. Poldrack" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950843v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101845v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Wong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101839v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Salimi-Khorshidi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Steffener" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00031" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101837v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101848v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stamm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02475-2_17" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936671v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Travers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784860v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784862v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912225" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00686834v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pasnicu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pasqualini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767119v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677106v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724974v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609088v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allaire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601401v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04698499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03480620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bannier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365306v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05135975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Executive Committee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01565182v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781247v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863908v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S042" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04458543v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04754078v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nichols" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maumet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00513" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05071218v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lefort-Besnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaara Erez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.144839" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04466478v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Germani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rolland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00522" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04356768v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05247-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03769993v6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03747289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Forde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2023.100169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03800029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Acar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Heuten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vervoort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09606-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03323001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bowring" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25713" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03646706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Niso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Botvinik-Nezer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de La Vega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Esteban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Noble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Bottenhorn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Bilgin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2021.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03039808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Booth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Borove&#269;ki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrre E. Emblem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Figueiredo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-020-00582-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03128167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Borghesani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Broeckx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03221005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Levitis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gould van Praag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Heunis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dupre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F Camerer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Huber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2314-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01760535v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Nichols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24603" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01564521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gutierrez-Barragan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi K. Ithapu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hinrichs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling C. Johnson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Pauli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reynolds" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2016.00024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01291748v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01345616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D. Calhoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron R. Craddock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Das" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.44" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01411025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.102" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261239v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Scarpazza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Seramondi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sartori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134573v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Varoquaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rivera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S. Ghosh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01148969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V. Sochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.04.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00942814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.01.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Seizeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Magro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-013-1156-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00816852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carsin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.079" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00766622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiest-Daessle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-012-0951-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96P0SS21-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00607180v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Guibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tr&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr141" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00461666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.054" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05545909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Selim Atay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Clenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Merel Jourdan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05547730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cl&#233;net" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O Halchenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit Ghosh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04531405v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05158426v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744915.3748470" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903151v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Community" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04296407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04697056v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331232v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP51287.2024.10647701" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04474780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04222730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols&#8203;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04068797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607384v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03642535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03479022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03478998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379309v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keator" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helmer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smruti Padhy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Jarecka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02151177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argiro Kokogiannaki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01972649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav O. Halchenko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan B. Nichols" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01932994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G Helmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keator B David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01887911v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933019v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01933023v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01828914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perez-Guevara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rajendra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01846997v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570615v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571688v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Nichols" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01571689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570612v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570795v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Williams" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570618v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maullin-Sapey&#8203;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin&#8203;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570620v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mechelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570626v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nolan Nichols" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer G Karl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrajit S Ghosh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auer Tibor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2016.20.00069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince D Calhoun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Craddock" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Turner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149475v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570688v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wexler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230687v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01230688v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2015.91.00056" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570693v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krysztof Gorgolewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101842v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Wong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Salimi-Khorshidi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101847v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Steffener" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00031" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01134575v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel A. Poldrack" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950843v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Cao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101837v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101848v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2014.18.00025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00849267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallee" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stamm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02475-2_17" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00936671v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Travers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784860v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00784862v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00669674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Haegelen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.912225" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00686834v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pasnicu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pasqualini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00677106v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724974v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767119v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767115v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609088v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allaire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601401v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04698499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03480620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bannier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05525807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05629604v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Georg Wenzel Urchs" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Dai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Jahanpour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dugr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365306v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05135975v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanoir Executive Committee" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02507799v4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557351v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01565182v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781247v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863908v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S042" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04458543v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>