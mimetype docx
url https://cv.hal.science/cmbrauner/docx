--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude-Michel Brauner </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor Emeritus at the University of Bordeaux, France, since 2007/12.                        Institute of Mathematics of  Bordeaux (IMB),                  University of Bordeaux,            33405 Talence, France.              Email: claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae (abbreviated)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claude-Michel Brauner	</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal data:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Born 01 September 1947 in Paris, France.French citizen, married.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Professor Emeritus at the University of Bordeaux, France, since 2007/12.Institute of Mathematics of Bordeaux (IMB)University of Bordeaux, 33405 Talence, France.Email: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Doctorat d’Etat (Higher Doctorate), directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1975).● Ph.D. in Applied Mathematics directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1972).● M.S. in Pure and Applied Mathematics from Paris-Saclay University in Orsay (1970).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principal Professional Appointments in China and France:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor at Tongji University, Shanghai, China (2019/09-2021/08). Full-time visiting position.● International Visiting Professor, University of Science and Technology of China, Hefei, China (2017/09-2019/08). Full-time visiting position.● Adjunct Professor, Xiamen University, China (2009/09-2017/06) & High-end Foreign Expert 国家外国专家局 (2014-2016).● Chair Professor (Exceptional class), University of Bordeaux, France (2001-2007).● Full Professor of Applied Mathematics, University of Bordeaux, France (1990-2001).● Associate Professor of Applied Mathematics, University of Bordeaux, France (1987-1990).● Assistant Professor (1973-1975) and Associate Professor (1975-1987) of  Mathematics, Ecole centrale de Lyon (“Elite School”) , France.● Assistant Professor of Mathematics (1969-1973), Sorbonne Paris North University, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Research interests:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Nonlinear Partial Differential Equations; Stability; Free Boundary Problems (including instabilities of free interfaces, pattern formation); Modeling; Asymptotic methods.● Some applications: (i) Combustion and Flames, including applications to some industrial problems. Instabilities of flame fronts, cellular flames, pulsating flames.(ii) Biology: mathematical models of HIV in collaboration with Medical Doctors.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honors:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Conference on the occasion of my 70th birthday, Xiamen, China, 9-12 June 2017.● 2016 Xiamen Egret Friendship Award in April 2017 (selection every two years).● Representative for SMAI (French SIAM) in China.● High-end Foreign Expert (Thousand Talents plan), State Administration of Foreign Experts Affairs 国家外国专家局, Beijing, China (2014-2016).● Conference on the occasion of my 60th birthday held in Bordeaux, France, February 2008.● Plenary Lecture 38th Netherlands Mathematical Congress, April 2002, Eindhoven..● Appointed member of the French National Committee of Scientific Research, CNRS, Paris, 1995-2000.● Plenary Lecture, Mathematical Society of Japan Fall Meeting, Sendai, September 1995.● Consultant with Los Alamos National Laboratory, University of California, USA,1977-1987.● NATO Fellowship (1980): one year support allowance in the United States.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-permanent positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor, City University of Hong Kong, October 2016.● Numerous visiting positions in addition to the Consultant position with Los Alamos National Laboratory (1977-1987) include: University of Arizona, USA (1980), University of Wisconsin, USA (1980); Universities Utrecht (1981) and Nimegue (1982), the Netherlands;  Bale, Switzerland (1986); University Complutense Madrid, Spain (1986); Heriot-Watt University, Edinburgh, UK (1988); Scuola Normale Superiore Pisa, Italy (1990 & 2000); Keldysh Institute of Applied Mathematics, Moscow (1990); Cagliari University, Italy (1990); University of Tokyo, Japan (1995); Leiden University, the Netherlands  (several visiting positions 1995-2000), VU University Amsterdam (id., 2001-2010);  University of Parma, Italy (id., 1998-2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Speaking Engagements:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○  Speaker, 2021 SIAM conference on Dynamical Systems, 23-27 May 2021. Recent Developments in Pattern and Wave Formation: Theory and Applications - Part II (MS98).○  Invited speaker, Conference on PDEs: Theories and Applications, Yunnan University, Kunming, 09-11 April 2021.○  Invited speaker, conference in honor of Prof. J. Hulshof, VU University, Conference on Problems in Non-linear Partial Differential Equations, Amsterdam, the Netherlands 14-15 November 2019.○  Workshop on Nonlinear PDEs, USTC, Hefei 22-24 September 2019.○  Workshop, Hunan Normal University, Changsha, 22-23 June 2019.○  Seminar, Tongji University, Shanghai, 07 May 2019.○  Seminar, SUSTech, Shenzhen, 22 April 2019.○  Seminar, Shaanxi Normal University, Xi’an, 20 April 2019.○  Seminar, Xi’an Jiaotong University, 18 April 2019.○  Seminar, Mahidol University, Thailand, 05 April 2019.○  ECNU-NYU PDE seminar, Shanghai, China, 06 December 2018.○  Seminar, Jiangsu Normal University, Xuzhou, China, 15 November 2018.○  Seminar, ECUT, Nanchang, China, 06 November 2018.○  Seminar, Nanjing University, Nanjing, China, 27 September 2018.○  Plenary speaker, LIASFMA Intern. Conf. on Contemporary Applied Mathematics, dedicated to P.G. Ciarlet on his 80th birthday. Fudan University, Shanghai, China, 7-11 May 2018.○  Seminar, Fudan University, Shanghai, China, 30 March 2018.○  Seminar, Shanghai Normal University, Shanghai, China, 28 March 2018.○  Conference on Dynamics of Parabolic Equations and Related Topics, USTC, 4-5 November 2017○  Seminar, USTC, Hefei, China, 17 April 2017.○ Seminar, Capital Normal University, Beijing, China, 15 March 2017.○ Colloquium talk, SUSTech, Shenzhen, China, 19 October 2016.○ “Science Rendez-Vous” (for general audience), Hong Kong, 04 October 2016.○ Seminar, University of Guizhou, China, 23 November 2015.○ Seminar, Sino-French Institute of Nuclear Engineering and Technology, Sun Yat-sen University Zhuhai campus, China, 13 November 2015.○ Seminar, Sun Yat-sen University, Guangzhou, China, 16 0ctober 2015.○ Workshop on Theoretical, Numerical and Experimental Studies of Nonlinear Dispersive Water Waves, Tsinghua Sanya International Mathematics Forum, China, 06-10 July 2015.○ Series of seminars at Capital Normal University, Beijing, China, 2015, 04/01, 06/24, 11/21.○ Symposium on PDEs, USTC, Hefei, China, 03-04 November 2014.○ Seminar, National Chiao Tung University, Taiwan, 28 October 2014.○ Seminar, Vietnam National University, Ho Chi Minh City, Vietnam, 16 May 2013.○ Seminar, National University of Singapore, 25 April 2012.○ Seminar, Xi’an Jiaotong University, China, 09 May 2011.○ Invited speaker, International Conference on Advances in PDEs and their Applications dedicated to Prof. Roger Temam on the occasion of his 70th birthday, Fudan University, Shanghai,  May 31--June 4, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Theses Supervised:</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&fChrono=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">● Several of my 22 Ph.D. students, out of a total of some 75 “scientific descendants”, hold academic positions in France and abroad, including:● Guy Payre (dec.) Professor at Sherbrook University (Canada), Francis Conrad  (ret.) Professor at University of Lorraine (France), Marc Garbey Professor at University of Houston (USA), G. S. Namah University Professor in Besançon (France); Claudine Schmidt-Lainé (ret.) CNRS Research Director, Rector of Academy (France).● In China: Xinyue Fan associate professor (University of Guizhou), Wen Zhang associate professor (ECUT Nanchang), Lina Hu assistant professor (Southwest Jiaotong University).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial Board and conference organization (recent):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Associate Editor, East Asia Journal on Applied Mathematics (2014 - present).● Co-founder of the British journal Combustion Theory and Modelling. Editorial board member (1996-2003).● Main organizer, Sino-French Conference on Applied Mathematics and Computation, Xiamen, June 2014.● Co-organizer, International Conference on Mathematical Modeling, Analysis and Computation, Xiamen, July 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent International programs & Networks:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○ LIASFMA (Sino-French International Laboratory in Applied Mathematics) 2014-2022.○ PHC Xu Guangqi Program France-China 2014, Bordeaux/Poitiers/Xiamen.○ ANR-BBSRC SysBio: Applied statistical and mathematical modelling of peripheral T-Lymphocyte homeostasis, Bordeaux-London (2008-2011).○ Coordinator PICS CNRS program between Bordeaux Institute of Mathematics (IMB) and Stieljes Institute, The Netherlands (2004-2006).○ Coordinator PAI Van Gogh Program between Bordeaux IMB and Amsterdam (2005-2006).○ RTN network “Nonlinear Partial Differential Equations describing Front Propagation and other Singular Phenomena”, HPRN-CT-2002-00274 (2002-2006).○ European Science Foundation Program (ESF/FBP) on Free Boundary Problems (1992-1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected papers:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Y. DONG, J. LIANG, C.-M. BRAUNER, Double free boundaries problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors. hal-03957155; arXiv:2301.10898C.-M. BRAUNER, R. ROUSSARIE, P. SHANG, L. ZHANG, Existence of a traveling wave solution in a free interface problem with fractional order kinetics, J. Differ. Equ. 281 (2021), p. 105-147.C.-M. BRAUNER, L. LORENZI, Instability of free interfaces in premixed flame propagation, DCDS-S, 14 (2021), p. 575-596. (Volume dedicated to Prof. M. Pierre).C.-M. BRAUNER, L. LORENZI, M. ZHANG, Stability analysis and Hopf bifurcation for large Lewis number in a combustion model with free interface, Ann. Inst. Henri Poincaré Anal. Non Linéaire, 37 (2020), p.581-604.D. ADDONA, C.-M BRAUNER, L. LORENZI, W. ZHANG, Instabilities in a combustion model with two free interfaces, J. Differ. Equ. 268 (2020), p. 396-4016.C.-M. BRAUNER, L. LORENZI, Local existence in free interface problems with underlying second-order Stefan condition, Rev. Roumaine Math. Pures Appl. (Rom. J. Pure Appl. Math.) 63 (2018), p. 339-359.  (Volume dedicated to Professor P. G. Ciarlet).C.-M BRAUNER, P. GORDON, W. ZHANG, An ignition-temperature model with two free interfaces in premixed flames, Combustion Theory Modelling, 20 (2016), pp. 976-994. Special issue dedicated to Professor G. I. SivashinskyC.-M BRAUNER, Kuramoto-Sivashinsky equation and free-interface models in combustion theory, J. Math. Study, 49 (2016), p. 93-110, volume dedicated to Professor Jerry BonaL. HU, C.-M BRAUNER, J. SHEN, G.I. SIVASHINSKY, Modeling and simulation of fingering pattern formation in a combustion model, Math. Models Methods Appl. Sci  (M3AS), 5 (2015), p. 685-720.C-M. BRAUNER, X.Y. FAN, L. LORENZI, Two-dimensional stability analysis in a HIV model with quadratic logistic growth term, Comm. Pure Appl. Anal., 12 (2013), p. 1813-1844.C.-M BRAUNER, L. HU, L. LORENZI, Asymptotic analysis in a gas-solid combustion model with pattern formation, Chinese Annal. Math. 2012 (34), p. 65-88. In Partial Differential Equations: Theory, Control and Approximation, in honor of the scientific heritage of Jacques-Louis Lions; P. G. Ciarlet, Tatsien Li, Y. Maday (Eds.), Springer, 2014.X.Y. FAN, C.-M. BRAUNER, L. WITTKOP, Mathematical analysis of a HIV model with quadratic logistic growth term, DCDS-B 17 (2012), p. 2359-2385.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Rigorous derivation of the Kuramoto-Sivashinsky equation in a $2$D weakly nonlinear Stefan problem, Interf. Free Bound. J., 13 (2011), p. 73-103.C.-M. BRAUNER, D. JOLLY, L. LORENZI, R. THIEBAUT, Heterogeneous viral environment in a HIV spatial model, DCDS-B, 15 (2011), p. 545- 572.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY and C.-J. XU, On a strongly damped wave equation for the flame front, Chin. Ann. Math. Ser. B, 31 (2010), p. 819--840. Volume dedicated to Prof. R. Temam.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY, A fully nonlinear equation for the flame front in a quasi-steady combustion model, Discrete Contin. Dyn. Syst. Ser. A, 27 (2010), p. 1415-1446.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Stability of the Travelling Wave in a $2D$ weakly nonlinear Stefan problem, in Kinet. Relat. Models, 2 (2009), p. 109-134. Volume dedicated to the memory of Professor Basil Nicolaenko.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, A. LUNARDI, G.I. SIVASHINSKY, On the $\kappa-\theta$ model of cellular flames: existence in the large and asymptotics, DCDS-S, 1 (2008), p. 27-39.N. NADEAU, G.-L. VIGNOLES, C.-M. BRAUNER, Analytical and Numerical Study of the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration, Process, Chem. Eng. Sc., 61 (2006), p. 7509-7527.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, V. ROYTBURD, Stability and Attractors for Quasi-Steady Model of Cellular Flames, Interf. Free Bound. J., 8 (2006), p. 301-316.J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, The speed law for highly radiative flames in a gaseous mixture with large activation energy, SIAM J. Appl. Math., 66 (2005), p. 408-432.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, G. SIVASHINSKY, Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation, Interf. Free Bound. J., 7 (2005), p. 131-146.O. BACONNEAU, J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, Multiplicity and stability of travelling wave solutions in a FB combustion-radiation problem, Europ. J. Appl. Math., 15 (2004), p. 79-102.C.-M. BRAUNER, J. HULSHOF, J.F. RIPOLL, On a combustion model coupled with radiative effects, Discr. Cont. Dynam. Syst., B, 1 (2001), p. 193-208.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A critical case of stability in a Free Boundary Problem, J. Evolution Eqns, 1 (2001), p. 85-113.C.-M. BRAUNER, A. LUNARDI, Bifurcation of nonplanar travelling waves in a free boundary problem, Nonlinear Analysis, 44 (2001), p. 247-261.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability analysis in a multidimensional interface problem, Nonlinear Analysis, 44 (2001), p. 263-280.C.-M. BRAUNER, A. LUNARDI, Instabilities in a two-dimensional combustion model with free boundary, Arch. Rational. Mech. Anal., 154 (2000), p. 157-182.O. BACONNEAU, C.-M. BRAUNER, A. LUNARDI, Computation of bifurcated branches in a free boundary problem arising in combustion theory, M2AN, 34 (2000), p. 223-239. Volume dedicated to Roger Temam.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A general approach to the stability of Free Boundary Problems, J. Differ. Eqns. 164 (2000), p.16-48.C.-M. BRAUNER, J. HULSHOF, Cl. SCHMIDT-LAINE, The saddle point property for focusing selfsimilar solution, Proc. A.M.S., 127 (1999), p. 473-479.C.-M. BRAUNER, T. SEIDMAN, Cl. SCHMIDT-LAINE, A nonlocal parabolic equation arising in a turbulence model, J. Math. Anal. Appl., 206 (1997), p.234-253.C.-M. BRAUNER, J.-M. ROQUEJOFFRE, Cl. SCHMIDT-LAINE, Stability of travelling waves in a parabolic equation with discontinuous source term, Com. Appl. Anal., 4 (1995), p. 83-100.C.-M. BRAUNER, P.-C. FIFE, G. NAMAH, Cl. SCHMIDT-LAINE, Solid propagation of a combustion front in a striated medium: a homogenization analysis, Quarterly Appl. Math., 51 (1993), p. 467-493.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability of travelling waves with interface conditions, Nonlinear Analysis, 19 (1992), p. 455-7474.C. BANDLE, C.-M. BRAUNER, Cl. SCHMIDT-LAINE, A stability analysis for semilinear Neumann problems with concave nonlinearities, Mathematical Methods Applied Sciences, 15 (1992), p. 571-591.C.-M. BRAUNER, S. NOOR EBAD, Cl. SCHMIDT-LAINE, Nonlinear stability analysis of singular travelling waves in combustion : a one-phase problem, Nonlinear Analysis, 16 (1991). p. 881-892.C.-M. BRAUNER, Cl. SCHMIDT-LAINE, Existence of a solution for a certain premixed flame problem with two-step kinetics, SIAM J. Math. Anal. , 18 (1987), p. 1406-1415.C.-M. BRAUNER, M. FREMOND, B. NICOLAENKO, Homographic Approximations of Free Boundary problems characterized by Variational Inequalities, Adv. in Math. Suppl. Studies, 10 (1986), p. 119-152.C.-M. BRAUNER, F. CONRAD, F. ISSARD-ROCH, B. NICOLAENKO, Nonlinear eigenvalue problems in elliptic variational inequalities: a local study, Com. In P.D.E., 10 (1985), p. 151-190.C.-M. BRAUNER, B. NICOLAENKO, A general approximation of some free boundary problems by bounded penalization, in Proc. Seminar Collège de France, Vol. VI, Res. Notes in Math. 109, Pitman (1984), p. 128-164.C.-M. BRAUNER, Cl. LAINE, B. NICOLAENKO, Further solutions of the Falkner-Skan equation for beta = -1 and gamma = 0, Mathematika, 29 (1982), p. 231-248.C.-M. BRAUNER, B. NICOLAENKO, Free boundary value problems as singular limits of nonlinear eigenvalue problems, Proc. Seminar Pavia (1979), in Free Boundary Problems, E. Magenes, Ed., Istituto Nazionale di Alta Matematica &amp;quot;F. Severi&amp;quot;, Rome (1980), p. 61-84.C.-M. BRAUNER, P. PENEL, R. TEMAM, Sur une équation d'évolution non linéaire liée à la théorie de la turbulence, Ann. Sc. Norm. Sup. Pisa, 4, 1 (1977), p. 101-128, and in volume dedicated to J.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Traveling Wave Solutions in a Credit Rating Migration Free Boundary Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.563-600. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1628061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamics of gasless combustion in slowly varying periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.113573. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of traveling fronts in premixed flames with stepwise ignition-temperature kinetics and fractional reaction order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 454, pp.133859. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2023.133859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double free boundary problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 372, pp.505-535. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2023.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a traveling wave solution in a free interface problem with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 281, pp.105-147. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities in a combustion model with two free interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Addona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268 (7), pp.3962-4016. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2019.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSTABILITY OF FREE INTERFACES IN PREMIXED FLAME PROPAGATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and Hopf bifurcation at high Lewis number in a combustion model with free interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL EXISTENCE IN FREE INTERFACE PROBLEMS WITH UNDERLYING SECOND-ORDER STEFAN CONDITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue dedicated to Professor Philippe G. Ciarlet on the occasion of his 80th birthday, 63 (4), pp.339-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuramoto-Sivashinsky Equation and Free-interface Models in Combustion Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (2), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/jms.v49n2.16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ignition-temperature model with two free interfaces in premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.976-994. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13647830.2016.1220625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fingering pattern formation in a combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis in a gas-solid combustion model with pattern formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-012-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional stability analysis in a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.32. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2013.12.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Wittkop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (7), pp.27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a strongly damped wave equation for the flame front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanju Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-010-0616-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the travelling wave in a 2D weakly nonlinear Stefan problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.109-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kappa-thêta model of cellular flames: existence in the large and asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Attractors for Quasi-Steady Model of Cellular Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roytburd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.301-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The speed law for highly radiative flames in a gaseous mixture withy large activation energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.408-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of densification front in CVI processing of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Puiggali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Intl. Conf. on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION BETWEEN GAS DIFFUSION AND MULTISTABLE HETEROGENEOUS CHEMICAL KINETICS IN C/C COMPOSITE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Gas-Phase and Surface Chemistry of Vapor-Phase Deposition II/ Process Control, Diagnostics and Modeling in Semiconductor Manufacturing IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Washington, United States. pp.237--244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-fast system in Rosales-Majda combustion model with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a 2D transmission problem with singularity at the interface modeling autoignition of reactive jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188716v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY OF TRAVELING WAVE SOLUTIONS IN A CREDIT RATING MIGRATION FREE BOUNDARY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully nonlinear equation for the flame front in a quasi-steady combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous derivation of the Kuramoto-Sivashinsky equation in a 2D weakly nonlinear Stefan problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HETEROGENEOUS VIRAL ENVIRONMENT IN A HIV SPATIAL MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danaelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude-Michel Brauner </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor Emeritus at the University of Bordeaux, France, since 2007/12.                        Institute of Mathematics of  Bordeaux (IMB),                  University of Bordeaux,            33405 Talence, France.              Email: claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae (abbreviated)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claude-Michel Brauner	</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal data:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Born 01 September 1947 in Paris, France.French citizen, married.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Professor Emeritus at the University of Bordeaux, France, since 2007/12.Institute of Mathematics of Bordeaux (IMB)University of Bordeaux, 33405 Talence, France.Email: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Doctorat d’Etat (Higher Doctorate), directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1975).● Ph.D. in Applied Mathematics directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1972).● M.S. in Pure and Applied Mathematics from Paris-Saclay University in Orsay (1970).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principal Professional Appointments in China and France:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor at Tongji University, Shanghai, China (2019/09-2021/08). Full-time visiting position.● International Visiting Professor, University of Science and Technology of China, Hefei, China (2017/09-2019/08). Full-time visiting position.● Adjunct Professor, Xiamen University, China (2009/09-2017/06) & High-end Foreign Expert 国家外国专家局 (2014-2016).● Chair Professor (Exceptional class), University of Bordeaux, France (2001-2007).● Full Professor of Applied Mathematics, University of Bordeaux, France (1990-2001).● Associate Professor of Applied Mathematics, University of Bordeaux, France (1987-1990).● Assistant Professor (1973-1975) and Associate Professor (1975-1987) of  Mathematics, Ecole centrale de Lyon (“Elite School”) , France.● Assistant Professor of Mathematics (1969-1973), Sorbonne Paris North University, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Research interests:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Nonlinear Partial Differential Equations; Stability; Free Boundary Problems (including instabilities of free interfaces, pattern formation); Modeling; Asymptotic methods.● Some applications: (i) Combustion and Flames, including applications to some industrial problems. Instabilities of flame fronts, cellular flames, pulsating flames.(ii) Biology: mathematical models of HIV in collaboration with Medical Doctors.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honors:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Conference on the occasion of my 70th birthday, Xiamen, China, 9-12 June 2017.● 2016 Xiamen Egret Friendship Award in April 2017 (selection every two years).● Representative for SMAI (French SIAM) in China.● High-end Foreign Expert (Thousand Talents plan), State Administration of Foreign Experts Affairs 国家外国专家局, Beijing, China (2014-2016).● Conference on the occasion of my 60th birthday held in Bordeaux, France, February 2008.● Plenary Lecture 38th Netherlands Mathematical Congress, April 2002, Eindhoven..● Appointed member of the French National Committee of Scientific Research, CNRS, Paris, 1995-2000.● Plenary Lecture, Mathematical Society of Japan Fall Meeting, Sendai, September 1995.● Consultant with Los Alamos National Laboratory, University of California, USA,1977-1987.● NATO Fellowship (1980): one year support allowance in the United States.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-permanent positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor, City University of Hong Kong, October 2016.● Numerous visiting positions in addition to the Consultant position with Los Alamos National Laboratory (1977-1987) include: University of Arizona, USA (1980), University of Wisconsin, USA (1980); Universities Utrecht (1981) and Nimegue (1982), the Netherlands;  Bale, Switzerland (1986); University Complutense Madrid, Spain (1986); Heriot-Watt University, Edinburgh, UK (1988); Scuola Normale Superiore Pisa, Italy (1990 & 2000); Keldysh Institute of Applied Mathematics, Moscow (1990); Cagliari University, Italy (1990); University of Tokyo, Japan (1995); Leiden University, the Netherlands  (several visiting positions 1995-2000), VU University Amsterdam (id., 2001-2010);  University of Parma, Italy (id., 1998-2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Speaking Engagements:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○  Speaker, 2021 SIAM conference on Dynamical Systems, 23-27 May 2021. Recent Developments in Pattern and Wave Formation: Theory and Applications - Part II (MS98).○  Invited speaker, Conference on PDEs: Theories and Applications, Yunnan University, Kunming, 09-11 April 2021.○  Invited speaker, conference in honor of Prof. J. Hulshof, VU University, Conference on Problems in Non-linear Partial Differential Equations, Amsterdam, the Netherlands 14-15 November 2019.○  Workshop on Nonlinear PDEs, USTC, Hefei 22-24 September 2019.○  Workshop, Hunan Normal University, Changsha, 22-23 June 2019.○  Seminar, Tongji University, Shanghai, 07 May 2019.○  Seminar, SUSTech, Shenzhen, 22 April 2019.○  Seminar, Shaanxi Normal University, Xi’an, 20 April 2019.○  Seminar, Xi’an Jiaotong University, 18 April 2019.○  Seminar, Mahidol University, Thailand, 05 April 2019.○  ECNU-NYU PDE seminar, Shanghai, China, 06 December 2018.○  Seminar, Jiangsu Normal University, Xuzhou, China, 15 November 2018.○  Seminar, ECUT, Nanchang, China, 06 November 2018.○  Seminar, Nanjing University, Nanjing, China, 27 September 2018.○  Plenary speaker, LIASFMA Intern. Conf. on Contemporary Applied Mathematics, dedicated to P.G. Ciarlet on his 80th birthday. Fudan University, Shanghai, China, 7-11 May 2018.○  Seminar, Fudan University, Shanghai, China, 30 March 2018.○  Seminar, Shanghai Normal University, Shanghai, China, 28 March 2018.○  Conference on Dynamics of Parabolic Equations and Related Topics, USTC, 4-5 November 2017○  Seminar, USTC, Hefei, China, 17 April 2017.○ Seminar, Capital Normal University, Beijing, China, 15 March 2017.○ Colloquium talk, SUSTech, Shenzhen, China, 19 October 2016.○ “Science Rendez-Vous” (for general audience), Hong Kong, 04 October 2016.○ Seminar, University of Guizhou, China, 23 November 2015.○ Seminar, Sino-French Institute of Nuclear Engineering and Technology, Sun Yat-sen University Zhuhai campus, China, 13 November 2015.○ Seminar, Sun Yat-sen University, Guangzhou, China, 16 0ctober 2015.○ Workshop on Theoretical, Numerical and Experimental Studies of Nonlinear Dispersive Water Waves, Tsinghua Sanya International Mathematics Forum, China, 06-10 July 2015.○ Series of seminars at Capital Normal University, Beijing, China, 2015, 04/01, 06/24, 11/21.○ Symposium on PDEs, USTC, Hefei, China, 03-04 November 2014.○ Seminar, National Chiao Tung University, Taiwan, 28 October 2014.○ Seminar, Vietnam National University, Ho Chi Minh City, Vietnam, 16 May 2013.○ Seminar, National University of Singapore, 25 April 2012.○ Seminar, Xi’an Jiaotong University, China, 09 May 2011.○ Invited speaker, International Conference on Advances in PDEs and their Applications dedicated to Prof. Roger Temam on the occasion of his 70th birthday, Fudan University, Shanghai,  May 31--June 4, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Theses Supervised:</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&fChrono=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">● Several of my 22 Ph.D. students, out of a total of some 75 “scientific descendants”, hold academic positions in France and abroad, including:● Guy Payre (dec.) Professor at Sherbrook University (Canada), Francis Conrad  (ret.) Professor at University of Lorraine (France), Marc Garbey Professor at University of Houston (USA), G. S. Namah University Professor in Besançon (France); Claudine Schmidt-Lainé (ret.) CNRS Research Director, Rector of Academy (France).● In China: Xinyue Fan associate professor (University of Guizhou), Wen Zhang associate professor (ECUT Nanchang), Lina Hu assistant professor (Southwest Jiaotong University).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial Board and conference organization (recent):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Associate Editor, East Asia Journal on Applied Mathematics (2014 - present).● Co-founder of the British journal Combustion Theory and Modelling. Editorial board member (1996-2003).● Main organizer, Sino-French Conference on Applied Mathematics and Computation, Xiamen, June 2014.● Co-organizer, International Conference on Mathematical Modeling, Analysis and Computation, Xiamen, July 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent International programs & Networks:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○ LIASFMA (Sino-French International Laboratory in Applied Mathematics) 2014-2022.○ PHC Xu Guangqi Program France-China 2014, Bordeaux/Poitiers/Xiamen.○ ANR-BBSRC SysBio: Applied statistical and mathematical modelling of peripheral T-Lymphocyte homeostasis, Bordeaux-London (2008-2011).○ Coordinator PICS CNRS program between Bordeaux Institute of Mathematics (IMB) and Stieljes Institute, The Netherlands (2004-2006).○ Coordinator PAI Van Gogh Program between Bordeaux IMB and Amsterdam (2005-2006).○ RTN network “Nonlinear Partial Differential Equations describing Front Propagation and other Singular Phenomena”, HPRN-CT-2002-00274 (2002-2006).○ European Science Foundation Program (ESF/FBP) on Free Boundary Problems (1992-1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected papers:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Y. DONG, J. LIANG, C.-M. BRAUNER, Double free boundaries problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors. hal-03957155; arXiv:2301.10898C.-M. BRAUNER, R. ROUSSARIE, P. SHANG, L. ZHANG, Existence of a traveling wave solution in a free interface problem with fractional order kinetics, J. Differ. Equ. 281 (2021), p. 105-147.C.-M. BRAUNER, L. LORENZI, Instability of free interfaces in premixed flame propagation, DCDS-S, 14 (2021), p. 575-596. (Volume dedicated to Prof. M. Pierre).C.-M. BRAUNER, L. LORENZI, M. ZHANG, Stability analysis and Hopf bifurcation for large Lewis number in a combustion model with free interface, Ann. Inst. Henri Poincaré Anal. Non Linéaire, 37 (2020), p.581-604.D. ADDONA, C.-M BRAUNER, L. LORENZI, W. ZHANG, Instabilities in a combustion model with two free interfaces, J. Differ. Equ. 268 (2020), p. 396-4016.C.-M. BRAUNER, L. LORENZI, Local existence in free interface problems with underlying second-order Stefan condition, Rev. Roumaine Math. Pures Appl. (Rom. J. Pure Appl. Math.) 63 (2018), p. 339-359.  (Volume dedicated to Professor P. G. Ciarlet).C.-M BRAUNER, P. GORDON, W. ZHANG, An ignition-temperature model with two free interfaces in premixed flames, Combustion Theory Modelling, 20 (2016), pp. 976-994. Special issue dedicated to Professor G. I. SivashinskyC.-M BRAUNER, Kuramoto-Sivashinsky equation and free-interface models in combustion theory, J. Math. Study, 49 (2016), p. 93-110, volume dedicated to Professor Jerry BonaL. HU, C.-M BRAUNER, J. SHEN, G.I. SIVASHINSKY, Modeling and simulation of fingering pattern formation in a combustion model, Math. Models Methods Appl. Sci  (M3AS), 5 (2015), p. 685-720.C-M. BRAUNER, X.Y. FAN, L. LORENZI, Two-dimensional stability analysis in a HIV model with quadratic logistic growth term, Comm. Pure Appl. Anal., 12 (2013), p. 1813-1844.C.-M BRAUNER, L. HU, L. LORENZI, Asymptotic analysis in a gas-solid combustion model with pattern formation, Chinese Annal. Math. 2012 (34), p. 65-88. In Partial Differential Equations: Theory, Control and Approximation, in honor of the scientific heritage of Jacques-Louis Lions; P. G. Ciarlet, Tatsien Li, Y. Maday (Eds.), Springer, 2014.X.Y. FAN, C.-M. BRAUNER, L. WITTKOP, Mathematical analysis of a HIV model with quadratic logistic growth term, DCDS-B 17 (2012), p. 2359-2385.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Rigorous derivation of the Kuramoto-Sivashinsky equation in a $2$D weakly nonlinear Stefan problem, Interf. Free Bound. J., 13 (2011), p. 73-103.C.-M. BRAUNER, D. JOLLY, L. LORENZI, R. THIEBAUT, Heterogeneous viral environment in a HIV spatial model, DCDS-B, 15 (2011), p. 545- 572.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY and C.-J. XU, On a strongly damped wave equation for the flame front, Chin. Ann. Math. Ser. B, 31 (2010), p. 819--840. Volume dedicated to Prof. R. Temam.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY, A fully nonlinear equation for the flame front in a quasi-steady combustion model, Discrete Contin. Dyn. Syst. Ser. A, 27 (2010), p. 1415-1446.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Stability of the Travelling Wave in a $2D$ weakly nonlinear Stefan problem, in Kinet. Relat. Models, 2 (2009), p. 109-134. Volume dedicated to the memory of Professor Basil Nicolaenko.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, A. LUNARDI, G.I. SIVASHINSKY, On the $\kappa-\theta$ model of cellular flames: existence in the large and asymptotics, DCDS-S, 1 (2008), p. 27-39.N. NADEAU, G.-L. VIGNOLES, C.-M. BRAUNER, Analytical and Numerical Study of the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration, Process, Chem. Eng. Sc., 61 (2006), p. 7509-7527.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, V. ROYTBURD, Stability and Attractors for Quasi-Steady Model of Cellular Flames, Interf. Free Bound. J., 8 (2006), p. 301-316.J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, The speed law for highly radiative flames in a gaseous mixture with large activation energy, SIAM J. Appl. Math., 66 (2005), p. 408-432.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, G. SIVASHINSKY, Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation, Interf. Free Bound. J., 7 (2005), p. 131-146.O. BACONNEAU, J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, Multiplicity and stability of travelling wave solutions in a FB combustion-radiation problem, Europ. J. Appl. Math., 15 (2004), p. 79-102.C.-M. BRAUNER, J. HULSHOF, J.F. RIPOLL, On a combustion model coupled with radiative effects, Discr. Cont. Dynam. Syst., B, 1 (2001), p. 193-208.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A critical case of stability in a Free Boundary Problem, J. Evolution Eqns, 1 (2001), p. 85-113.C.-M. BRAUNER, A. LUNARDI, Bifurcation of nonplanar travelling waves in a free boundary problem, Nonlinear Analysis, 44 (2001), p. 247-261.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability analysis in a multidimensional interface problem, Nonlinear Analysis, 44 (2001), p. 263-280.C.-M. BRAUNER, A. LUNARDI, Instabilities in a two-dimensional combustion model with free boundary, Arch. Rational. Mech. Anal., 154 (2000), p. 157-182.O. BACONNEAU, C.-M. BRAUNER, A. LUNARDI, Computation of bifurcated branches in a free boundary problem arising in combustion theory, M2AN, 34 (2000), p. 223-239. Volume dedicated to Roger Temam.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A general approach to the stability of Free Boundary Problems, J. Differ. Eqns. 164 (2000), p.16-48.C.-M. BRAUNER, J. HULSHOF, Cl. SCHMIDT-LAINE, The saddle point property for focusing selfsimilar solution, Proc. A.M.S., 127 (1999), p. 473-479.C.-M. BRAUNER, T. SEIDMAN, Cl. SCHMIDT-LAINE, A nonlocal parabolic equation arising in a turbulence model, J. Math. Anal. Appl., 206 (1997), p.234-253.C.-M. BRAUNER, J.-M. ROQUEJOFFRE, Cl. SCHMIDT-LAINE, Stability of travelling waves in a parabolic equation with discontinuous source term, Com. Appl. Anal., 4 (1995), p. 83-100.C.-M. BRAUNER, P.-C. FIFE, G. NAMAH, Cl. SCHMIDT-LAINE, Solid propagation of a combustion front in a striated medium: a homogenization analysis, Quarterly Appl. Math., 51 (1993), p. 467-493.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability of travelling waves with interface conditions, Nonlinear Analysis, 19 (1992), p. 455-7474.C. BANDLE, C.-M. BRAUNER, Cl. SCHMIDT-LAINE, A stability analysis for semilinear Neumann problems with concave nonlinearities, Mathematical Methods Applied Sciences, 15 (1992), p. 571-591.C.-M. BRAUNER, S. NOOR EBAD, Cl. SCHMIDT-LAINE, Nonlinear stability analysis of singular travelling waves in combustion : a one-phase problem, Nonlinear Analysis, 16 (1991). p. 881-892.C.-M. BRAUNER, Cl. SCHMIDT-LAINE, Existence of a solution for a certain premixed flame problem with two-step kinetics, SIAM J. Math. Anal. , 18 (1987), p. 1406-1415.C.-M. BRAUNER, M. FREMOND, B. NICOLAENKO, Homographic Approximations of Free Boundary problems characterized by Variational Inequalities, Adv. in Math. Suppl. Studies, 10 (1986), p. 119-152.C.-M. BRAUNER, F. CONRAD, F. ISSARD-ROCH, B. NICOLAENKO, Nonlinear eigenvalue problems in elliptic variational inequalities: a local study, Com. In P.D.E., 10 (1985), p. 151-190.C.-M. BRAUNER, B. NICOLAENKO, A general approximation of some free boundary problems by bounded penalization, in Proc. Seminar Collège de France, Vol. VI, Res. Notes in Math. 109, Pitman (1984), p. 128-164.C.-M. BRAUNER, Cl. LAINE, B. NICOLAENKO, Further solutions of the Falkner-Skan equation for beta = -1 and gamma = 0, Mathematika, 29 (1982), p. 231-248.C.-M. BRAUNER, B. NICOLAENKO, Free boundary value problems as singular limits of nonlinear eigenvalue problems, Proc. Seminar Pavia (1979), in Free Boundary Problems, E. Magenes, Ed., Istituto Nazionale di Alta Matematica &amp;quot;F. Severi&amp;quot;, Rome (1980), p. 61-84.C.-M. BRAUNER, P. PENEL, R. TEMAM, Sur une équation d'évolution non linéaire liée à la théorie de la turbulence, Ann. Sc. Norm. Sup. Pisa, 4, 1 (1977), p. 101-128, and in volume dedicated to J.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Traveling Wave Solutions in a Credit Rating Migration Free Boundary Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.563-600. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1628061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamics of gasless combustion in slowly varying periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.113573. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of traveling fronts in premixed flames with stepwise ignition-temperature kinetics and fractional reaction order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 454, pp.133859. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2023.133859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double free boundary problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 372, pp.505-535. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2023.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a traveling wave solution in a free interface problem with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 281, pp.105-147. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSTABILITY OF FREE INTERFACES IN PREMIXED FLAME PROPAGATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities in a combustion model with two free interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Addona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268 (7), pp.3962-4016. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2019.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and Hopf bifurcation at high Lewis number in a combustion model with free interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL EXISTENCE IN FREE INTERFACE PROBLEMS WITH UNDERLYING SECOND-ORDER STEFAN CONDITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue dedicated to Professor Philippe G. Ciarlet on the occasion of his 80th birthday, 63 (4), pp.339-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuramoto-Sivashinsky Equation and Free-interface Models in Combustion Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (2), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/jms.v49n2.16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ignition-temperature model with two free interfaces in premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.976-994. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13647830.2016.1220625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fingering pattern formation in a combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional stability analysis in a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2013.12.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis in a gas-solid combustion model with pattern formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-012-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Wittkop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (7), pp.27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a strongly damped wave equation for the flame front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanju Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-010-0616-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the travelling wave in a 2D weakly nonlinear Stefan problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.109-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kappa-thêta model of cellular flames: existence in the large and asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Attractors for Quasi-Steady Model of Cellular Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roytburd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.301-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The speed law for highly radiative flames in a gaseous mixture withy large activation energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.408-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of densification front in CVI processing of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Puiggali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Intl. Conf. on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION BETWEEN GAS DIFFUSION AND MULTISTABLE HETEROGENEOUS CHEMICAL KINETICS IN C/C COMPOSITE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Gas-Phase and Surface Chemistry of Vapor-Phase Deposition II/ Process Control, Diagnostics and Modeling in Semiconductor Manufacturing IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Washington, United States. pp.237--244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-fast system in Rosales-Majda combustion model with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXISTENCE AND UNIQUENESS OF TRAVELING FRONTS FOR A FREE INTERFACE MODEL OF AUTOIGNITION IN REACTIVE JETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY OF TRAVELING WAVE SOLUTIONS IN A CREDIT RATING MIGRATION FREE BOUNDARY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a 2D transmission problem with singularity at the interface modeling autoignition of reactive jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188716v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully nonlinear equation for the flame front in a quasi-steady combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous derivation of the Kuramoto-Sivashinsky equation in a 2D weakly nonlinear Stefan problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HETEROGENEOUS VIRAL ENVIRONMENT IN A HIV SPATIAL MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danaelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&amp;fChrono=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Dong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1628061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kagan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sivashinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gordon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. Gordon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957155v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.06.050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwan Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.01.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Addona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.10.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v49n2.16.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1220625" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922315v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory I. Sivashinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0758-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Fan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.1813" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537467v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.2359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanju Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0616-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54E19BAC5AC2341046510C8FDD751827819E45C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephus Hulshof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hulshof" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lunardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Sivashinsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roytburd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B van den Berg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sivashinsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077048v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Jing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188716v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaelle Jolly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&amp;fChrono=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Dong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1628061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kagan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sivashinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gordon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. Gordon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957155v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.06.050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwan Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.01.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020363" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Addona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.10.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v49n2.16.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1220625" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922315v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory I. Sivashinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Fan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.1813" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0758-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537467v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.2359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanju Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0616-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54E19BAC5AC2341046510C8FDD751827819E45C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephus Hulshof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hulshof" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lunardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Sivashinsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roytburd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B van den Berg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sivashinsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077048v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Jing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Ma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188716v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaelle Jolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>