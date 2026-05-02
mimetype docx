--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude-Michel Brauner </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor Emeritus at the University of Bordeaux, France, since 2007/12.                        Institute of Mathematics of  Bordeaux (IMB),                  University of Bordeaux,            33405 Talence, France.              Email: claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae (abbreviated)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claude-Michel Brauner	</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal data:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Born 01 September 1947 in Paris, France.French citizen, married.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Professor Emeritus at the University of Bordeaux, France, since 2007/12.Institute of Mathematics of Bordeaux (IMB)University of Bordeaux, 33405 Talence, France.Email: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Doctorat d’Etat (Higher Doctorate), directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1975).● Ph.D. in Applied Mathematics directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1972).● M.S. in Pure and Applied Mathematics from Paris-Saclay University in Orsay (1970).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principal Professional Appointments in China and France:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor at Tongji University, Shanghai, China (2019/09-2021/08). Full-time visiting position.● International Visiting Professor, University of Science and Technology of China, Hefei, China (2017/09-2019/08). Full-time visiting position.● Adjunct Professor, Xiamen University, China (2009/09-2017/06) & High-end Foreign Expert 国家外国专家局 (2014-2016).● Chair Professor (Exceptional class), University of Bordeaux, France (2001-2007).● Full Professor of Applied Mathematics, University of Bordeaux, France (1990-2001).● Associate Professor of Applied Mathematics, University of Bordeaux, France (1987-1990).● Assistant Professor (1973-1975) and Associate Professor (1975-1987) of  Mathematics, Ecole centrale de Lyon (“Elite School”) , France.● Assistant Professor of Mathematics (1969-1973), Sorbonne Paris North University, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Research interests:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Nonlinear Partial Differential Equations; Stability; Free Boundary Problems (including instabilities of free interfaces, pattern formation); Modeling; Asymptotic methods.● Some applications: (i) Combustion and Flames, including applications to some industrial problems. Instabilities of flame fronts, cellular flames, pulsating flames.(ii) Biology: mathematical models of HIV in collaboration with Medical Doctors.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honors:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Conference on the occasion of my 70th birthday, Xiamen, China, 9-12 June 2017.● 2016 Xiamen Egret Friendship Award in April 2017 (selection every two years).● Representative for SMAI (French SIAM) in China.● High-end Foreign Expert (Thousand Talents plan), State Administration of Foreign Experts Affairs 国家外国专家局, Beijing, China (2014-2016).● Conference on the occasion of my 60th birthday held in Bordeaux, France, February 2008.● Plenary Lecture 38th Netherlands Mathematical Congress, April 2002, Eindhoven..● Appointed member of the French National Committee of Scientific Research, CNRS, Paris, 1995-2000.● Plenary Lecture, Mathematical Society of Japan Fall Meeting, Sendai, September 1995.● Consultant with Los Alamos National Laboratory, University of California, USA,1977-1987.● NATO Fellowship (1980): one year support allowance in the United States.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-permanent positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor, City University of Hong Kong, October 2016.● Numerous visiting positions in addition to the Consultant position with Los Alamos National Laboratory (1977-1987) include: University of Arizona, USA (1980), University of Wisconsin, USA (1980); Universities Utrecht (1981) and Nimegue (1982), the Netherlands;  Bale, Switzerland (1986); University Complutense Madrid, Spain (1986); Heriot-Watt University, Edinburgh, UK (1988); Scuola Normale Superiore Pisa, Italy (1990 & 2000); Keldysh Institute of Applied Mathematics, Moscow (1990); Cagliari University, Italy (1990); University of Tokyo, Japan (1995); Leiden University, the Netherlands  (several visiting positions 1995-2000), VU University Amsterdam (id., 2001-2010);  University of Parma, Italy (id., 1998-2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Speaking Engagements:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○  Speaker, 2021 SIAM conference on Dynamical Systems, 23-27 May 2021. Recent Developments in Pattern and Wave Formation: Theory and Applications - Part II (MS98).○  Invited speaker, Conference on PDEs: Theories and Applications, Yunnan University, Kunming, 09-11 April 2021.○  Invited speaker, conference in honor of Prof. J. Hulshof, VU University, Conference on Problems in Non-linear Partial Differential Equations, Amsterdam, the Netherlands 14-15 November 2019.○  Workshop on Nonlinear PDEs, USTC, Hefei 22-24 September 2019.○  Workshop, Hunan Normal University, Changsha, 22-23 June 2019.○  Seminar, Tongji University, Shanghai, 07 May 2019.○  Seminar, SUSTech, Shenzhen, 22 April 2019.○  Seminar, Shaanxi Normal University, Xi’an, 20 April 2019.○  Seminar, Xi’an Jiaotong University, 18 April 2019.○  Seminar, Mahidol University, Thailand, 05 April 2019.○  ECNU-NYU PDE seminar, Shanghai, China, 06 December 2018.○  Seminar, Jiangsu Normal University, Xuzhou, China, 15 November 2018.○  Seminar, ECUT, Nanchang, China, 06 November 2018.○  Seminar, Nanjing University, Nanjing, China, 27 September 2018.○  Plenary speaker, LIASFMA Intern. Conf. on Contemporary Applied Mathematics, dedicated to P.G. Ciarlet on his 80th birthday. Fudan University, Shanghai, China, 7-11 May 2018.○  Seminar, Fudan University, Shanghai, China, 30 March 2018.○  Seminar, Shanghai Normal University, Shanghai, China, 28 March 2018.○  Conference on Dynamics of Parabolic Equations and Related Topics, USTC, 4-5 November 2017○  Seminar, USTC, Hefei, China, 17 April 2017.○ Seminar, Capital Normal University, Beijing, China, 15 March 2017.○ Colloquium talk, SUSTech, Shenzhen, China, 19 October 2016.○ “Science Rendez-Vous” (for general audience), Hong Kong, 04 October 2016.○ Seminar, University of Guizhou, China, 23 November 2015.○ Seminar, Sino-French Institute of Nuclear Engineering and Technology, Sun Yat-sen University Zhuhai campus, China, 13 November 2015.○ Seminar, Sun Yat-sen University, Guangzhou, China, 16 0ctober 2015.○ Workshop on Theoretical, Numerical and Experimental Studies of Nonlinear Dispersive Water Waves, Tsinghua Sanya International Mathematics Forum, China, 06-10 July 2015.○ Series of seminars at Capital Normal University, Beijing, China, 2015, 04/01, 06/24, 11/21.○ Symposium on PDEs, USTC, Hefei, China, 03-04 November 2014.○ Seminar, National Chiao Tung University, Taiwan, 28 October 2014.○ Seminar, Vietnam National University, Ho Chi Minh City, Vietnam, 16 May 2013.○ Seminar, National University of Singapore, 25 April 2012.○ Seminar, Xi’an Jiaotong University, China, 09 May 2011.○ Invited speaker, International Conference on Advances in PDEs and their Applications dedicated to Prof. Roger Temam on the occasion of his 70th birthday, Fudan University, Shanghai,  May 31--June 4, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Theses Supervised:</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&fChrono=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">● Several of my 22 Ph.D. students, out of a total of some 75 “scientific descendants”, hold academic positions in France and abroad, including:● Guy Payre (dec.) Professor at Sherbrook University (Canada), Francis Conrad  (ret.) Professor at University of Lorraine (France), Marc Garbey Professor at University of Houston (USA), G. S. Namah University Professor in Besançon (France); Claudine Schmidt-Lainé (ret.) CNRS Research Director, Rector of Academy (France).● In China: Xinyue Fan associate professor (University of Guizhou), Wen Zhang associate professor (ECUT Nanchang), Lina Hu assistant professor (Southwest Jiaotong University).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial Board and conference organization (recent):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Associate Editor, East Asia Journal on Applied Mathematics (2014 - present).● Co-founder of the British journal Combustion Theory and Modelling. Editorial board member (1996-2003).● Main organizer, Sino-French Conference on Applied Mathematics and Computation, Xiamen, June 2014.● Co-organizer, International Conference on Mathematical Modeling, Analysis and Computation, Xiamen, July 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent International programs & Networks:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○ LIASFMA (Sino-French International Laboratory in Applied Mathematics) 2014-2022.○ PHC Xu Guangqi Program France-China 2014, Bordeaux/Poitiers/Xiamen.○ ANR-BBSRC SysBio: Applied statistical and mathematical modelling of peripheral T-Lymphocyte homeostasis, Bordeaux-London (2008-2011).○ Coordinator PICS CNRS program between Bordeaux Institute of Mathematics (IMB) and Stieljes Institute, The Netherlands (2004-2006).○ Coordinator PAI Van Gogh Program between Bordeaux IMB and Amsterdam (2005-2006).○ RTN network “Nonlinear Partial Differential Equations describing Front Propagation and other Singular Phenomena”, HPRN-CT-2002-00274 (2002-2006).○ European Science Foundation Program (ESF/FBP) on Free Boundary Problems (1992-1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected papers:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Y. DONG, J. LIANG, C.-M. BRAUNER, Double free boundaries problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors. hal-03957155; arXiv:2301.10898C.-M. BRAUNER, R. ROUSSARIE, P. SHANG, L. ZHANG, Existence of a traveling wave solution in a free interface problem with fractional order kinetics, J. Differ. Equ. 281 (2021), p. 105-147.C.-M. BRAUNER, L. LORENZI, Instability of free interfaces in premixed flame propagation, DCDS-S, 14 (2021), p. 575-596. (Volume dedicated to Prof. M. Pierre).C.-M. BRAUNER, L. LORENZI, M. ZHANG, Stability analysis and Hopf bifurcation for large Lewis number in a combustion model with free interface, Ann. Inst. Henri Poincaré Anal. Non Linéaire, 37 (2020), p.581-604.D. ADDONA, C.-M BRAUNER, L. LORENZI, W. ZHANG, Instabilities in a combustion model with two free interfaces, J. Differ. Equ. 268 (2020), p. 396-4016.C.-M. BRAUNER, L. LORENZI, Local existence in free interface problems with underlying second-order Stefan condition, Rev. Roumaine Math. Pures Appl. (Rom. J. Pure Appl. Math.) 63 (2018), p. 339-359.  (Volume dedicated to Professor P. G. Ciarlet).C.-M BRAUNER, P. GORDON, W. ZHANG, An ignition-temperature model with two free interfaces in premixed flames, Combustion Theory Modelling, 20 (2016), pp. 976-994. Special issue dedicated to Professor G. I. SivashinskyC.-M BRAUNER, Kuramoto-Sivashinsky equation and free-interface models in combustion theory, J. Math. Study, 49 (2016), p. 93-110, volume dedicated to Professor Jerry BonaL. HU, C.-M BRAUNER, J. SHEN, G.I. SIVASHINSKY, Modeling and simulation of fingering pattern formation in a combustion model, Math. Models Methods Appl. Sci  (M3AS), 5 (2015), p. 685-720.C-M. BRAUNER, X.Y. FAN, L. LORENZI, Two-dimensional stability analysis in a HIV model with quadratic logistic growth term, Comm. Pure Appl. Anal., 12 (2013), p. 1813-1844.C.-M BRAUNER, L. HU, L. LORENZI, Asymptotic analysis in a gas-solid combustion model with pattern formation, Chinese Annal. Math. 2012 (34), p. 65-88. In Partial Differential Equations: Theory, Control and Approximation, in honor of the scientific heritage of Jacques-Louis Lions; P. G. Ciarlet, Tatsien Li, Y. Maday (Eds.), Springer, 2014.X.Y. FAN, C.-M. BRAUNER, L. WITTKOP, Mathematical analysis of a HIV model with quadratic logistic growth term, DCDS-B 17 (2012), p. 2359-2385.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Rigorous derivation of the Kuramoto-Sivashinsky equation in a $2$D weakly nonlinear Stefan problem, Interf. Free Bound. J., 13 (2011), p. 73-103.C.-M. BRAUNER, D. JOLLY, L. LORENZI, R. THIEBAUT, Heterogeneous viral environment in a HIV spatial model, DCDS-B, 15 (2011), p. 545- 572.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY and C.-J. XU, On a strongly damped wave equation for the flame front, Chin. Ann. Math. Ser. B, 31 (2010), p. 819--840. Volume dedicated to Prof. R. Temam.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY, A fully nonlinear equation for the flame front in a quasi-steady combustion model, Discrete Contin. Dyn. Syst. Ser. A, 27 (2010), p. 1415-1446.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Stability of the Travelling Wave in a $2D$ weakly nonlinear Stefan problem, in Kinet. Relat. Models, 2 (2009), p. 109-134. Volume dedicated to the memory of Professor Basil Nicolaenko.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, A. LUNARDI, G.I. SIVASHINSKY, On the $\kappa-\theta$ model of cellular flames: existence in the large and asymptotics, DCDS-S, 1 (2008), p. 27-39.N. NADEAU, G.-L. VIGNOLES, C.-M. BRAUNER, Analytical and Numerical Study of the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration, Process, Chem. Eng. Sc., 61 (2006), p. 7509-7527.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, V. ROYTBURD, Stability and Attractors for Quasi-Steady Model of Cellular Flames, Interf. Free Bound. J., 8 (2006), p. 301-316.J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, The speed law for highly radiative flames in a gaseous mixture with large activation energy, SIAM J. Appl. Math., 66 (2005), p. 408-432.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, G. SIVASHINSKY, Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation, Interf. Free Bound. J., 7 (2005), p. 131-146.O. BACONNEAU, J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, Multiplicity and stability of travelling wave solutions in a FB combustion-radiation problem, Europ. J. Appl. Math., 15 (2004), p. 79-102.C.-M. BRAUNER, J. HULSHOF, J.F. RIPOLL, On a combustion model coupled with radiative effects, Discr. Cont. Dynam. Syst., B, 1 (2001), p. 193-208.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A critical case of stability in a Free Boundary Problem, J. Evolution Eqns, 1 (2001), p. 85-113.C.-M. BRAUNER, A. LUNARDI, Bifurcation of nonplanar travelling waves in a free boundary problem, Nonlinear Analysis, 44 (2001), p. 247-261.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability analysis in a multidimensional interface problem, Nonlinear Analysis, 44 (2001), p. 263-280.C.-M. BRAUNER, A. LUNARDI, Instabilities in a two-dimensional combustion model with free boundary, Arch. Rational. Mech. Anal., 154 (2000), p. 157-182.O. BACONNEAU, C.-M. BRAUNER, A. LUNARDI, Computation of bifurcated branches in a free boundary problem arising in combustion theory, M2AN, 34 (2000), p. 223-239. Volume dedicated to Roger Temam.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A general approach to the stability of Free Boundary Problems, J. Differ. Eqns. 164 (2000), p.16-48.C.-M. BRAUNER, J. HULSHOF, Cl. SCHMIDT-LAINE, The saddle point property for focusing selfsimilar solution, Proc. A.M.S., 127 (1999), p. 473-479.C.-M. BRAUNER, T. SEIDMAN, Cl. SCHMIDT-LAINE, A nonlocal parabolic equation arising in a turbulence model, J. Math. Anal. Appl., 206 (1997), p.234-253.C.-M. BRAUNER, J.-M. ROQUEJOFFRE, Cl. SCHMIDT-LAINE, Stability of travelling waves in a parabolic equation with discontinuous source term, Com. Appl. Anal., 4 (1995), p. 83-100.C.-M. BRAUNER, P.-C. FIFE, G. NAMAH, Cl. SCHMIDT-LAINE, Solid propagation of a combustion front in a striated medium: a homogenization analysis, Quarterly Appl. Math., 51 (1993), p. 467-493.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability of travelling waves with interface conditions, Nonlinear Analysis, 19 (1992), p. 455-7474.C. BANDLE, C.-M. BRAUNER, Cl. SCHMIDT-LAINE, A stability analysis for semilinear Neumann problems with concave nonlinearities, Mathematical Methods Applied Sciences, 15 (1992), p. 571-591.C.-M. BRAUNER, S. NOOR EBAD, Cl. SCHMIDT-LAINE, Nonlinear stability analysis of singular travelling waves in combustion : a one-phase problem, Nonlinear Analysis, 16 (1991). p. 881-892.C.-M. BRAUNER, Cl. SCHMIDT-LAINE, Existence of a solution for a certain premixed flame problem with two-step kinetics, SIAM J. Math. Anal. , 18 (1987), p. 1406-1415.C.-M. BRAUNER, M. FREMOND, B. NICOLAENKO, Homographic Approximations of Free Boundary problems characterized by Variational Inequalities, Adv. in Math. Suppl. Studies, 10 (1986), p. 119-152.C.-M. BRAUNER, F. CONRAD, F. ISSARD-ROCH, B. NICOLAENKO, Nonlinear eigenvalue problems in elliptic variational inequalities: a local study, Com. In P.D.E., 10 (1985), p. 151-190.C.-M. BRAUNER, B. NICOLAENKO, A general approximation of some free boundary problems by bounded penalization, in Proc. Seminar Collège de France, Vol. VI, Res. Notes in Math. 109, Pitman (1984), p. 128-164.C.-M. BRAUNER, Cl. LAINE, B. NICOLAENKO, Further solutions of the Falkner-Skan equation for beta = -1 and gamma = 0, Mathematika, 29 (1982), p. 231-248.C.-M. BRAUNER, B. NICOLAENKO, Free boundary value problems as singular limits of nonlinear eigenvalue problems, Proc. Seminar Pavia (1979), in Free Boundary Problems, E. Magenes, Ed., Istituto Nazionale di Alta Matematica &amp;quot;F. Severi&amp;quot;, Rome (1980), p. 61-84.C.-M. BRAUNER, P. PENEL, R. TEMAM, Sur une équation d'évolution non linéaire liée à la théorie de la turbulence, Ann. Sc. Norm. Sup. Pisa, 4, 1 (1977), p. 101-128, and in volume dedicated to J.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Traveling Wave Solutions in a Credit Rating Migration Free Boundary Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.563-600. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1628061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamics of gasless combustion in slowly varying periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.113573. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of traveling fronts in premixed flames with stepwise ignition-temperature kinetics and fractional reaction order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 454, pp.133859. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2023.133859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double free boundary problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 372, pp.505-535. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2023.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a traveling wave solution in a free interface problem with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 281, pp.105-147. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSTABILITY OF FREE INTERFACES IN PREMIXED FLAME PROPAGATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities in a combustion model with two free interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Addona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268 (7), pp.3962-4016. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2019.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and Hopf bifurcation at high Lewis number in a combustion model with free interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL EXISTENCE IN FREE INTERFACE PROBLEMS WITH UNDERLYING SECOND-ORDER STEFAN CONDITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue dedicated to Professor Philippe G. Ciarlet on the occasion of his 80th birthday, 63 (4), pp.339-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuramoto-Sivashinsky Equation and Free-interface Models in Combustion Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (2), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/jms.v49n2.16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ignition-temperature model with two free interfaces in premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.976-994. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13647830.2016.1220625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fingering pattern formation in a combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional stability analysis in a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2013.12.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis in a gas-solid combustion model with pattern formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-012-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Wittkop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (7), pp.27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a strongly damped wave equation for the flame front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanju Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-010-0616-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the travelling wave in a 2D weakly nonlinear Stefan problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.109-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kappa-thêta model of cellular flames: existence in the large and asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Attractors for Quasi-Steady Model of Cellular Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roytburd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.301-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The speed law for highly radiative flames in a gaseous mixture withy large activation energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.408-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of densification front in CVI processing of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Puiggali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Intl. Conf. on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION BETWEEN GAS DIFFUSION AND MULTISTABLE HETEROGENEOUS CHEMICAL KINETICS IN C/C COMPOSITE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Gas-Phase and Surface Chemistry of Vapor-Phase Deposition II/ Process Control, Diagnostics and Modeling in Semiconductor Manufacturing IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Washington, United States. pp.237--244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-fast system in Rosales-Majda combustion model with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXISTENCE AND UNIQUENESS OF TRAVELING FRONTS FOR A FREE INTERFACE MODEL OF AUTOIGNITION IN REACTIVE JETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY OF TRAVELING WAVE SOLUTIONS IN A CREDIT RATING MIGRATION FREE BOUNDARY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a 2D transmission problem with singularity at the interface modeling autoignition of reactive jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188716v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully nonlinear equation for the flame front in a quasi-steady combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous derivation of the Kuramoto-Sivashinsky equation in a 2D weakly nonlinear Stefan problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HETEROGENEOUS VIRAL ENVIRONMENT IN A HIV SPATIAL MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danaelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude-Michel Brauner </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor Emeritus at the University of Bordeaux, France, since 2007/12.                        Institute of Mathematics of  Bordeaux (IMB),                  University of Bordeaux,            33405 Talence, France.              Email: claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae (abbreviated)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claude-Michel Brauner	</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal data:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Born 01 September 1947 in Paris, France.French citizen, married.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Professor Emeritus at the University of Bordeaux, France, since 2007/12.Institute of Mathematics of Bordeaux (IMB)University of Bordeaux, 33405 Talence, France.Email: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Doctorat d’Etat (Higher Doctorate), directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1975).● Ph.D. in Applied Mathematics directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1972).● M.S. in Pure and Applied Mathematics from Paris-Saclay University in Orsay (1970).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principal Professional Appointments in China and France:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor at Tongji University, Shanghai, China (2019/09-2021/08). Full-time visiting position.● International Visiting Professor, University of Science and Technology of China, Hefei, China (2017/09-2019/08). Full-time visiting position.● Adjunct Professor, Xiamen University, China (2009/09-2017/06) & High-end Foreign Expert 国家外国专家局 (2014-2016).● Chair Professor (Exceptional class), University of Bordeaux, France (2001-2007).● Full Professor of Applied Mathematics, University of Bordeaux, France (1990-2001).● Associate Professor of Applied Mathematics, University of Bordeaux, France (1987-1990).● Assistant Professor (1973-1975) and Associate Professor (1975-1987) of  Mathematics, Ecole centrale de Lyon (“Elite School”) , France.● Assistant Professor of Mathematics (1969-1973), Sorbonne Paris North University, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Research interests:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Nonlinear Partial Differential Equations; Stability; Free Boundary Problems (including instabilities of free interfaces, pattern formation); Modeling; Asymptotic methods.● Some applications: (i) Combustion and Flames, including applications to some industrial problems. Instabilities of flame fronts, cellular flames, pulsating flames.(ii) Biology: mathematical models of HIV in collaboration with Medical Doctors.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honors:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Conference on the occasion of my 70th birthday, Xiamen, China, 9-12 June 2017.● 2016 Xiamen Egret Friendship Award in April 2017 (selection every two years).● Representative for SMAI (French SIAM) in China.● High-end Foreign Expert (Thousand Talents plan), State Administration of Foreign Experts Affairs 国家外国专家局, Beijing, China (2014-2016).● Conference on the occasion of my 60th birthday held in Bordeaux, France, February 2008.● Plenary Lecture 38th Netherlands Mathematical Congress, April 2002, Eindhoven..● Appointed member of the French National Committee of Scientific Research, CNRS, Paris, 1995-2000.● Plenary Lecture, Mathematical Society of Japan Fall Meeting, Sendai, September 1995.● Consultant with Los Alamos National Laboratory, University of California, USA,1977-1987.● NATO Fellowship (1980): one year support allowance in the United States.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-permanent positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor, City University of Hong Kong, October 2016.● Numerous visiting positions in addition to the Consultant position with Los Alamos National Laboratory (1977-1987) include: University of Arizona, USA (1980), University of Wisconsin, USA (1980); Universities Utrecht (1981) and Nimegue (1982), the Netherlands;  Bale, Switzerland (1986); University Complutense Madrid, Spain (1986); Heriot-Watt University, Edinburgh, UK (1988); Scuola Normale Superiore Pisa, Italy (1990 & 2000); Keldysh Institute of Applied Mathematics, Moscow (1990); Cagliari University, Italy (1990); University of Tokyo, Japan (1995); Leiden University, the Netherlands  (several visiting positions 1995-2000), VU University Amsterdam (id., 2001-2010);  University of Parma, Italy (id., 1998-2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Speaking Engagements:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○  Speaker, 2021 SIAM conference on Dynamical Systems, 23-27 May 2021. Recent Developments in Pattern and Wave Formation: Theory and Applications - Part II (MS98).○  Invited speaker, Conference on PDEs: Theories and Applications, Yunnan University, Kunming, 09-11 April 2021.○  Invited speaker, conference in honor of Prof. J. Hulshof, VU University, Conference on Problems in Non-linear Partial Differential Equations, Amsterdam, the Netherlands 14-15 November 2019.○  Workshop on Nonlinear PDEs, USTC, Hefei 22-24 September 2019.○  Workshop, Hunan Normal University, Changsha, 22-23 June 2019.○  Seminar, Tongji University, Shanghai, 07 May 2019.○  Seminar, SUSTech, Shenzhen, 22 April 2019.○  Seminar, Shaanxi Normal University, Xi’an, 20 April 2019.○  Seminar, Xi’an Jiaotong University, 18 April 2019.○  Seminar, Mahidol University, Thailand, 05 April 2019.○  ECNU-NYU PDE seminar, Shanghai, China, 06 December 2018.○  Seminar, Jiangsu Normal University, Xuzhou, China, 15 November 2018.○  Seminar, ECUT, Nanchang, China, 06 November 2018.○  Seminar, Nanjing University, Nanjing, China, 27 September 2018.○  Plenary speaker, LIASFMA Intern. Conf. on Contemporary Applied Mathematics, dedicated to P.G. Ciarlet on his 80th birthday. Fudan University, Shanghai, China, 7-11 May 2018.○  Seminar, Fudan University, Shanghai, China, 30 March 2018.○  Seminar, Shanghai Normal University, Shanghai, China, 28 March 2018.○  Conference on Dynamics of Parabolic Equations and Related Topics, USTC, 4-5 November 2017○  Seminar, USTC, Hefei, China, 17 April 2017.○ Seminar, Capital Normal University, Beijing, China, 15 March 2017.○ Colloquium talk, SUSTech, Shenzhen, China, 19 October 2016.○ “Science Rendez-Vous” (for general audience), Hong Kong, 04 October 2016.○ Seminar, University of Guizhou, China, 23 November 2015.○ Seminar, Sino-French Institute of Nuclear Engineering and Technology, Sun Yat-sen University Zhuhai campus, China, 13 November 2015.○ Seminar, Sun Yat-sen University, Guangzhou, China, 16 0ctober 2015.○ Workshop on Theoretical, Numerical and Experimental Studies of Nonlinear Dispersive Water Waves, Tsinghua Sanya International Mathematics Forum, China, 06-10 July 2015.○ Series of seminars at Capital Normal University, Beijing, China, 2015, 04/01, 06/24, 11/21.○ Symposium on PDEs, USTC, Hefei, China, 03-04 November 2014.○ Seminar, National Chiao Tung University, Taiwan, 28 October 2014.○ Seminar, Vietnam National University, Ho Chi Minh City, Vietnam, 16 May 2013.○ Seminar, National University of Singapore, 25 April 2012.○ Seminar, Xi’an Jiaotong University, China, 09 May 2011.○ Invited speaker, International Conference on Advances in PDEs and their Applications dedicated to Prof. Roger Temam on the occasion of his 70th birthday, Fudan University, Shanghai,  May 31--June 4, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Theses Supervised:</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&fChrono=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">● Several of my 22 Ph.D. students, out of a total of some 75 “scientific descendants”, hold academic positions in France and abroad, including:● Guy Payre (dec.) Professor at Sherbrook University (Canada), Francis Conrad  (ret.) Professor at University of Lorraine (France), Marc Garbey Professor at University of Houston (USA), G. S. Namah University Professor in Besançon (France); Claudine Schmidt-Lainé (ret.) CNRS Research Director, Rector of Academy (France).● In China: Xinyue Fan associate professor (University of Guizhou), Wen Zhang associate professor (ECUT Nanchang), Lina Hu assistant professor (Southwest Jiaotong University).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial Board and conference organization (recent):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Associate Editor, East Asia Journal on Applied Mathematics (2014 - present).● Co-founder of the British journal Combustion Theory and Modelling. Editorial board member (1996-2003).● Main organizer, Sino-French Conference on Applied Mathematics and Computation, Xiamen, June 2014.● Co-organizer, International Conference on Mathematical Modeling, Analysis and Computation, Xiamen, July 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent International programs & Networks:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○ LIASFMA (Sino-French International Laboratory in Applied Mathematics) 2014-2022.○ PHC Xu Guangqi Program France-China 2014, Bordeaux/Poitiers/Xiamen.○ ANR-BBSRC SysBio: Applied statistical and mathematical modelling of peripheral T-Lymphocyte homeostasis, Bordeaux-London (2008-2011).○ Coordinator PICS CNRS program between Bordeaux Institute of Mathematics (IMB) and Stieljes Institute, The Netherlands (2004-2006).○ Coordinator PAI Van Gogh Program between Bordeaux IMB and Amsterdam (2005-2006).○ RTN network “Nonlinear Partial Differential Equations describing Front Propagation and other Singular Phenomena”, HPRN-CT-2002-00274 (2002-2006).○ European Science Foundation Program (ESF/FBP) on Free Boundary Problems (1992-1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected papers:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Y. DONG, J. LIANG, C.-M. BRAUNER, Double free boundaries problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors. hal-03957155; arXiv:2301.10898C.-M. BRAUNER, R. ROUSSARIE, P. SHANG, L. ZHANG, Existence of a traveling wave solution in a free interface problem with fractional order kinetics, J. Differ. Equ. 281 (2021), p. 105-147.C.-M. BRAUNER, L. LORENZI, Instability of free interfaces in premixed flame propagation, DCDS-S, 14 (2021), p. 575-596. (Volume dedicated to Prof. M. Pierre).C.-M. BRAUNER, L. LORENZI, M. ZHANG, Stability analysis and Hopf bifurcation for large Lewis number in a combustion model with free interface, Ann. Inst. Henri Poincaré Anal. Non Linéaire, 37 (2020), p.581-604.D. ADDONA, C.-M BRAUNER, L. LORENZI, W. ZHANG, Instabilities in a combustion model with two free interfaces, J. Differ. Equ. 268 (2020), p. 396-4016.C.-M. BRAUNER, L. LORENZI, Local existence in free interface problems with underlying second-order Stefan condition, Rev. Roumaine Math. Pures Appl. (Rom. J. Pure Appl. Math.) 63 (2018), p. 339-359.  (Volume dedicated to Professor P. G. Ciarlet).C.-M BRAUNER, P. GORDON, W. ZHANG, An ignition-temperature model with two free interfaces in premixed flames, Combustion Theory Modelling, 20 (2016), pp. 976-994. Special issue dedicated to Professor G. I. SivashinskyC.-M BRAUNER, Kuramoto-Sivashinsky equation and free-interface models in combustion theory, J. Math. Study, 49 (2016), p. 93-110, volume dedicated to Professor Jerry BonaL. HU, C.-M BRAUNER, J. SHEN, G.I. SIVASHINSKY, Modeling and simulation of fingering pattern formation in a combustion model, Math. Models Methods Appl. Sci  (M3AS), 5 (2015), p. 685-720.C-M. BRAUNER, X.Y. FAN, L. LORENZI, Two-dimensional stability analysis in a HIV model with quadratic logistic growth term, Comm. Pure Appl. Anal., 12 (2013), p. 1813-1844.C.-M BRAUNER, L. HU, L. LORENZI, Asymptotic analysis in a gas-solid combustion model with pattern formation, Chinese Annal. Math. 2012 (34), p. 65-88. In Partial Differential Equations: Theory, Control and Approximation, in honor of the scientific heritage of Jacques-Louis Lions; P. G. Ciarlet, Tatsien Li, Y. Maday (Eds.), Springer, 2014.X.Y. FAN, C.-M. BRAUNER, L. WITTKOP, Mathematical analysis of a HIV model with quadratic logistic growth term, DCDS-B 17 (2012), p. 2359-2385.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Rigorous derivation of the Kuramoto-Sivashinsky equation in a $2$D weakly nonlinear Stefan problem, Interf. Free Bound. J., 13 (2011), p. 73-103.C.-M. BRAUNER, D. JOLLY, L. LORENZI, R. THIEBAUT, Heterogeneous viral environment in a HIV spatial model, DCDS-B, 15 (2011), p. 545- 572.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY and C.-J. XU, On a strongly damped wave equation for the flame front, Chin. Ann. Math. Ser. B, 31 (2010), p. 819--840. Volume dedicated to Prof. R. Temam.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY, A fully nonlinear equation for the flame front in a quasi-steady combustion model, Discrete Contin. Dyn. Syst. Ser. A, 27 (2010), p. 1415-1446.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Stability of the Travelling Wave in a $2D$ weakly nonlinear Stefan problem, in Kinet. Relat. Models, 2 (2009), p. 109-134. Volume dedicated to the memory of Professor Basil Nicolaenko.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, A. LUNARDI, G.I. SIVASHINSKY, On the $\kappa-\theta$ model of cellular flames: existence in the large and asymptotics, DCDS-S, 1 (2008), p. 27-39.N. NADEAU, G.-L. VIGNOLES, C.-M. BRAUNER, Analytical and Numerical Study of the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration, Process, Chem. Eng. Sc., 61 (2006), p. 7509-7527.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, V. ROYTBURD, Stability and Attractors for Quasi-Steady Model of Cellular Flames, Interf. Free Bound. J., 8 (2006), p. 301-316.J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, The speed law for highly radiative flames in a gaseous mixture with large activation energy, SIAM J. Appl. Math., 66 (2005), p. 408-432.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, G. SIVASHINSKY, Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation, Interf. Free Bound. J., 7 (2005), p. 131-146.O. BACONNEAU, J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, Multiplicity and stability of travelling wave solutions in a FB combustion-radiation problem, Europ. J. Appl. Math., 15 (2004), p. 79-102.C.-M. BRAUNER, J. HULSHOF, J.F. RIPOLL, On a combustion model coupled with radiative effects, Discr. Cont. Dynam. Syst., B, 1 (2001), p. 193-208.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A critical case of stability in a Free Boundary Problem, J. Evolution Eqns, 1 (2001), p. 85-113.C.-M. BRAUNER, A. LUNARDI, Bifurcation of nonplanar travelling waves in a free boundary problem, Nonlinear Analysis, 44 (2001), p. 247-261.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability analysis in a multidimensional interface problem, Nonlinear Analysis, 44 (2001), p. 263-280.C.-M. BRAUNER, A. LUNARDI, Instabilities in a two-dimensional combustion model with free boundary, Arch. Rational. Mech. Anal., 154 (2000), p. 157-182.O. BACONNEAU, C.-M. BRAUNER, A. LUNARDI, Computation of bifurcated branches in a free boundary problem arising in combustion theory, M2AN, 34 (2000), p. 223-239. Volume dedicated to Roger Temam.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A general approach to the stability of Free Boundary Problems, J. Differ. Eqns. 164 (2000), p.16-48.C.-M. BRAUNER, J. HULSHOF, Cl. SCHMIDT-LAINE, The saddle point property for focusing selfsimilar solution, Proc. A.M.S., 127 (1999), p. 473-479.C.-M. BRAUNER, T. SEIDMAN, Cl. SCHMIDT-LAINE, A nonlocal parabolic equation arising in a turbulence model, J. Math. Anal. Appl., 206 (1997), p.234-253.C.-M. BRAUNER, J.-M. ROQUEJOFFRE, Cl. SCHMIDT-LAINE, Stability of travelling waves in a parabolic equation with discontinuous source term, Com. Appl. Anal., 4 (1995), p. 83-100.C.-M. BRAUNER, P.-C. FIFE, G. NAMAH, Cl. SCHMIDT-LAINE, Solid propagation of a combustion front in a striated medium: a homogenization analysis, Quarterly Appl. Math., 51 (1993), p. 467-493.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability of travelling waves with interface conditions, Nonlinear Analysis, 19 (1992), p. 455-7474.C. BANDLE, C.-M. BRAUNER, Cl. SCHMIDT-LAINE, A stability analysis for semilinear Neumann problems with concave nonlinearities, Mathematical Methods Applied Sciences, 15 (1992), p. 571-591.C.-M. BRAUNER, S. NOOR EBAD, Cl. SCHMIDT-LAINE, Nonlinear stability analysis of singular travelling waves in combustion : a one-phase problem, Nonlinear Analysis, 16 (1991). p. 881-892.C.-M. BRAUNER, Cl. SCHMIDT-LAINE, Existence of a solution for a certain premixed flame problem with two-step kinetics, SIAM J. Math. Anal. , 18 (1987), p. 1406-1415.C.-M. BRAUNER, M. FREMOND, B. NICOLAENKO, Homographic Approximations of Free Boundary problems characterized by Variational Inequalities, Adv. in Math. Suppl. Studies, 10 (1986), p. 119-152.C.-M. BRAUNER, F. CONRAD, F. ISSARD-ROCH, B. NICOLAENKO, Nonlinear eigenvalue problems in elliptic variational inequalities: a local study, Com. In P.D.E., 10 (1985), p. 151-190.C.-M. BRAUNER, B. NICOLAENKO, A general approximation of some free boundary problems by bounded penalization, in Proc. Seminar Collège de France, Vol. VI, Res. Notes in Math. 109, Pitman (1984), p. 128-164.C.-M. BRAUNER, Cl. LAINE, B. NICOLAENKO, Further solutions of the Falkner-Skan equation for beta = -1 and gamma = 0, Mathematika, 29 (1982), p. 231-248.C.-M. BRAUNER, B. NICOLAENKO, Free boundary value problems as singular limits of nonlinear eigenvalue problems, Proc. Seminar Pavia (1979), in Free Boundary Problems, E. Magenes, Ed., Istituto Nazionale di Alta Matematica &amp;quot;F. Severi&amp;quot;, Rome (1980), p. 61-84.C.-M. BRAUNER, P. PENEL, R. TEMAM, Sur une équation d'évolution non linéaire liée à la théorie de la turbulence, Ann. Sc. Norm. Sup. Pisa, 4, 1 (1977), p. 101-128, and in volume dedicated to J.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Traveling Wave Solutions in a Credit Rating Migration Free Boundary Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.563-600. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1628061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamics of gasless combustion in slowly varying periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.113573. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of traveling fronts in premixed flames with stepwise ignition-temperature kinetics and fractional reaction order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 454, pp.133859. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2023.133859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double free boundary problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 372, pp.505-535. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2023.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a traveling wave solution in a free interface problem with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 281, pp.105-147. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities in a combustion model with two free interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Addona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268 (7), pp.3962-4016. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2019.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSTABILITY OF FREE INTERFACES IN PREMIXED FLAME PROPAGATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and Hopf bifurcation at high Lewis number in a combustion model with free interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL EXISTENCE IN FREE INTERFACE PROBLEMS WITH UNDERLYING SECOND-ORDER STEFAN CONDITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue dedicated to Professor Philippe G. Ciarlet on the occasion of his 80th birthday, 63 (4), pp.339-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuramoto-Sivashinsky Equation and Free-interface Models in Combustion Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (2), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/jms.v49n2.16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ignition-temperature model with two free interfaces in premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.976-994. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13647830.2016.1220625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fingering pattern formation in a combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis in a gas-solid combustion model with pattern formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-012-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional stability analysis in a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.32. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2013.12.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Wittkop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (7), pp.27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a strongly damped wave equation for the flame front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanju Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-010-0616-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the travelling wave in a 2D weakly nonlinear Stefan problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.109-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kappa-thêta model of cellular flames: existence in the large and asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Attractors for Quasi-Steady Model of Cellular Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roytburd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.301-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The speed law for highly radiative flames in a gaseous mixture withy large activation energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.408-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of densification front in CVI processing of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Puiggali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Intl. Conf. on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION BETWEEN GAS DIFFUSION AND MULTISTABLE HETEROGENEOUS CHEMICAL KINETICS IN C/C COMPOSITE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Gas-Phase and Surface Chemistry of Vapor-Phase Deposition II/ Process Control, Diagnostics and Modeling in Semiconductor Manufacturing IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Washington, United States. pp.237--244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXISTENCE AND UNIQUENESS OF TRAVELING FRONTS FOR A FREE INTERFACE MODEL OF AUTOIGNITION IN REACTIVE JETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-fast system in Rosales-Majda combustion model with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a 2D transmission problem with singularity at the interface modeling autoignition of reactive jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188716v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY OF TRAVELING WAVE SOLUTIONS IN A CREDIT RATING MIGRATION FREE BOUNDARY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully nonlinear equation for the flame front in a quasi-steady combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous derivation of the Kuramoto-Sivashinsky equation in a 2D weakly nonlinear Stefan problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HETEROGENEOUS VIRAL ENVIRONMENT IN A HIV SPATIAL MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danaelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&amp;fChrono=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Dong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1628061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kagan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sivashinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gordon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. Gordon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957155v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.06.050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwan Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.01.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020363" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Addona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.10.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v49n2.16.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1220625" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922315v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory I. Sivashinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Fan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.1813" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0758-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537467v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.2359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanju Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0616-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54E19BAC5AC2341046510C8FDD751827819E45C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephus Hulshof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hulshof" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lunardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Sivashinsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roytburd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B van den Berg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sivashinsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077048v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Jing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Ma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188716v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaelle Jolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&amp;fChrono=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Dong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1628061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kagan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sivashinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gordon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. Gordon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957155v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.06.050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwan Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.01.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Addona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.10.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v49n2.16.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1220625" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922315v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory I. Sivashinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0758-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Fan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.1813" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537467v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.2359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanju Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0616-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54E19BAC5AC2341046510C8FDD751827819E45C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephus Hulshof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hulshof" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lunardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Sivashinsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roytburd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B van den Berg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sivashinsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Ma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077048v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Jing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188716v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaelle Jolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>