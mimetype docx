--- v2 (2026-05-02)
+++ v3 (2026-06-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude-Michel Brauner </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor Emeritus at the University of Bordeaux, France, since 2007/12.                        Institute of Mathematics of  Bordeaux (IMB),                  University of Bordeaux,            33405 Talence, France.              Email: claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae (abbreviated)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claude-Michel Brauner	</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal data:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Born 01 September 1947 in Paris, France.French citizen, married.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Professor Emeritus at the University of Bordeaux, France, since 2007/12.Institute of Mathematics of Bordeaux (IMB)University of Bordeaux, 33405 Talence, France.Email: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Doctorat d’Etat (Higher Doctorate), directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1975).● Ph.D. in Applied Mathematics directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1972).● M.S. in Pure and Applied Mathematics from Paris-Saclay University in Orsay (1970).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principal Professional Appointments in China and France:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor at Tongji University, Shanghai, China (2019/09-2021/08). Full-time visiting position.● International Visiting Professor, University of Science and Technology of China, Hefei, China (2017/09-2019/08). Full-time visiting position.● Adjunct Professor, Xiamen University, China (2009/09-2017/06) & High-end Foreign Expert 国家外国专家局 (2014-2016).● Chair Professor (Exceptional class), University of Bordeaux, France (2001-2007).● Full Professor of Applied Mathematics, University of Bordeaux, France (1990-2001).● Associate Professor of Applied Mathematics, University of Bordeaux, France (1987-1990).● Assistant Professor (1973-1975) and Associate Professor (1975-1987) of  Mathematics, Ecole centrale de Lyon (“Elite School”) , France.● Assistant Professor of Mathematics (1969-1973), Sorbonne Paris North University, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Research interests:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Nonlinear Partial Differential Equations; Stability; Free Boundary Problems (including instabilities of free interfaces, pattern formation); Modeling; Asymptotic methods.● Some applications: (i) Combustion and Flames, including applications to some industrial problems. Instabilities of flame fronts, cellular flames, pulsating flames.(ii) Biology: mathematical models of HIV in collaboration with Medical Doctors.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honors:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Conference on the occasion of my 70th birthday, Xiamen, China, 9-12 June 2017.● 2016 Xiamen Egret Friendship Award in April 2017 (selection every two years).● Representative for SMAI (French SIAM) in China.● High-end Foreign Expert (Thousand Talents plan), State Administration of Foreign Experts Affairs 国家外国专家局, Beijing, China (2014-2016).● Conference on the occasion of my 60th birthday held in Bordeaux, France, February 2008.● Plenary Lecture 38th Netherlands Mathematical Congress, April 2002, Eindhoven..● Appointed member of the French National Committee of Scientific Research, CNRS, Paris, 1995-2000.● Plenary Lecture, Mathematical Society of Japan Fall Meeting, Sendai, September 1995.● Consultant with Los Alamos National Laboratory, University of California, USA,1977-1987.● NATO Fellowship (1980): one year support allowance in the United States.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-permanent positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor, City University of Hong Kong, October 2016.● Numerous visiting positions in addition to the Consultant position with Los Alamos National Laboratory (1977-1987) include: University of Arizona, USA (1980), University of Wisconsin, USA (1980); Universities Utrecht (1981) and Nimegue (1982), the Netherlands;  Bale, Switzerland (1986); University Complutense Madrid, Spain (1986); Heriot-Watt University, Edinburgh, UK (1988); Scuola Normale Superiore Pisa, Italy (1990 & 2000); Keldysh Institute of Applied Mathematics, Moscow (1990); Cagliari University, Italy (1990); University of Tokyo, Japan (1995); Leiden University, the Netherlands  (several visiting positions 1995-2000), VU University Amsterdam (id., 2001-2010);  University of Parma, Italy (id., 1998-2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Speaking Engagements:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○  Speaker, 2021 SIAM conference on Dynamical Systems, 23-27 May 2021. Recent Developments in Pattern and Wave Formation: Theory and Applications - Part II (MS98).○  Invited speaker, Conference on PDEs: Theories and Applications, Yunnan University, Kunming, 09-11 April 2021.○  Invited speaker, conference in honor of Prof. J. Hulshof, VU University, Conference on Problems in Non-linear Partial Differential Equations, Amsterdam, the Netherlands 14-15 November 2019.○  Workshop on Nonlinear PDEs, USTC, Hefei 22-24 September 2019.○  Workshop, Hunan Normal University, Changsha, 22-23 June 2019.○  Seminar, Tongji University, Shanghai, 07 May 2019.○  Seminar, SUSTech, Shenzhen, 22 April 2019.○  Seminar, Shaanxi Normal University, Xi’an, 20 April 2019.○  Seminar, Xi’an Jiaotong University, 18 April 2019.○  Seminar, Mahidol University, Thailand, 05 April 2019.○  ECNU-NYU PDE seminar, Shanghai, China, 06 December 2018.○  Seminar, Jiangsu Normal University, Xuzhou, China, 15 November 2018.○  Seminar, ECUT, Nanchang, China, 06 November 2018.○  Seminar, Nanjing University, Nanjing, China, 27 September 2018.○  Plenary speaker, LIASFMA Intern. Conf. on Contemporary Applied Mathematics, dedicated to P.G. Ciarlet on his 80th birthday. Fudan University, Shanghai, China, 7-11 May 2018.○  Seminar, Fudan University, Shanghai, China, 30 March 2018.○  Seminar, Shanghai Normal University, Shanghai, China, 28 March 2018.○  Conference on Dynamics of Parabolic Equations and Related Topics, USTC, 4-5 November 2017○  Seminar, USTC, Hefei, China, 17 April 2017.○ Seminar, Capital Normal University, Beijing, China, 15 March 2017.○ Colloquium talk, SUSTech, Shenzhen, China, 19 October 2016.○ “Science Rendez-Vous” (for general audience), Hong Kong, 04 October 2016.○ Seminar, University of Guizhou, China, 23 November 2015.○ Seminar, Sino-French Institute of Nuclear Engineering and Technology, Sun Yat-sen University Zhuhai campus, China, 13 November 2015.○ Seminar, Sun Yat-sen University, Guangzhou, China, 16 0ctober 2015.○ Workshop on Theoretical, Numerical and Experimental Studies of Nonlinear Dispersive Water Waves, Tsinghua Sanya International Mathematics Forum, China, 06-10 July 2015.○ Series of seminars at Capital Normal University, Beijing, China, 2015, 04/01, 06/24, 11/21.○ Symposium on PDEs, USTC, Hefei, China, 03-04 November 2014.○ Seminar, National Chiao Tung University, Taiwan, 28 October 2014.○ Seminar, Vietnam National University, Ho Chi Minh City, Vietnam, 16 May 2013.○ Seminar, National University of Singapore, 25 April 2012.○ Seminar, Xi’an Jiaotong University, China, 09 May 2011.○ Invited speaker, International Conference on Advances in PDEs and their Applications dedicated to Prof. Roger Temam on the occasion of his 70th birthday, Fudan University, Shanghai,  May 31--June 4, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Theses Supervised:</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&fChrono=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">● Several of my 22 Ph.D. students, out of a total of some 75 “scientific descendants”, hold academic positions in France and abroad, including:● Guy Payre (dec.) Professor at Sherbrook University (Canada), Francis Conrad  (ret.) Professor at University of Lorraine (France), Marc Garbey Professor at University of Houston (USA), G. S. Namah University Professor in Besançon (France); Claudine Schmidt-Lainé (ret.) CNRS Research Director, Rector of Academy (France).● In China: Xinyue Fan associate professor (University of Guizhou), Wen Zhang associate professor (ECUT Nanchang), Lina Hu assistant professor (Southwest Jiaotong University).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial Board and conference organization (recent):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Associate Editor, East Asia Journal on Applied Mathematics (2014 - present).● Co-founder of the British journal Combustion Theory and Modelling. Editorial board member (1996-2003).● Main organizer, Sino-French Conference on Applied Mathematics and Computation, Xiamen, June 2014.● Co-organizer, International Conference on Mathematical Modeling, Analysis and Computation, Xiamen, July 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent International programs & Networks:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○ LIASFMA (Sino-French International Laboratory in Applied Mathematics) 2014-2022.○ PHC Xu Guangqi Program France-China 2014, Bordeaux/Poitiers/Xiamen.○ ANR-BBSRC SysBio: Applied statistical and mathematical modelling of peripheral T-Lymphocyte homeostasis, Bordeaux-London (2008-2011).○ Coordinator PICS CNRS program between Bordeaux Institute of Mathematics (IMB) and Stieljes Institute, The Netherlands (2004-2006).○ Coordinator PAI Van Gogh Program between Bordeaux IMB and Amsterdam (2005-2006).○ RTN network “Nonlinear Partial Differential Equations describing Front Propagation and other Singular Phenomena”, HPRN-CT-2002-00274 (2002-2006).○ European Science Foundation Program (ESF/FBP) on Free Boundary Problems (1992-1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected papers:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Y. DONG, J. LIANG, C.-M. BRAUNER, Double free boundaries problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors. hal-03957155; arXiv:2301.10898C.-M. BRAUNER, R. ROUSSARIE, P. SHANG, L. ZHANG, Existence of a traveling wave solution in a free interface problem with fractional order kinetics, J. Differ. Equ. 281 (2021), p. 105-147.C.-M. BRAUNER, L. LORENZI, Instability of free interfaces in premixed flame propagation, DCDS-S, 14 (2021), p. 575-596. (Volume dedicated to Prof. M. Pierre).C.-M. BRAUNER, L. LORENZI, M. ZHANG, Stability analysis and Hopf bifurcation for large Lewis number in a combustion model with free interface, Ann. Inst. Henri Poincaré Anal. Non Linéaire, 37 (2020), p.581-604.D. ADDONA, C.-M BRAUNER, L. LORENZI, W. ZHANG, Instabilities in a combustion model with two free interfaces, J. Differ. Equ. 268 (2020), p. 396-4016.C.-M. BRAUNER, L. LORENZI, Local existence in free interface problems with underlying second-order Stefan condition, Rev. Roumaine Math. Pures Appl. (Rom. J. Pure Appl. Math.) 63 (2018), p. 339-359.  (Volume dedicated to Professor P. G. Ciarlet).C.-M BRAUNER, P. GORDON, W. ZHANG, An ignition-temperature model with two free interfaces in premixed flames, Combustion Theory Modelling, 20 (2016), pp. 976-994. Special issue dedicated to Professor G. I. SivashinskyC.-M BRAUNER, Kuramoto-Sivashinsky equation and free-interface models in combustion theory, J. Math. Study, 49 (2016), p. 93-110, volume dedicated to Professor Jerry BonaL. HU, C.-M BRAUNER, J. SHEN, G.I. SIVASHINSKY, Modeling and simulation of fingering pattern formation in a combustion model, Math. Models Methods Appl. Sci  (M3AS), 5 (2015), p. 685-720.C-M. BRAUNER, X.Y. FAN, L. LORENZI, Two-dimensional stability analysis in a HIV model with quadratic logistic growth term, Comm. Pure Appl. Anal., 12 (2013), p. 1813-1844.C.-M BRAUNER, L. HU, L. LORENZI, Asymptotic analysis in a gas-solid combustion model with pattern formation, Chinese Annal. Math. 2012 (34), p. 65-88. In Partial Differential Equations: Theory, Control and Approximation, in honor of the scientific heritage of Jacques-Louis Lions; P. G. Ciarlet, Tatsien Li, Y. Maday (Eds.), Springer, 2014.X.Y. FAN, C.-M. BRAUNER, L. WITTKOP, Mathematical analysis of a HIV model with quadratic logistic growth term, DCDS-B 17 (2012), p. 2359-2385.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Rigorous derivation of the Kuramoto-Sivashinsky equation in a $2$D weakly nonlinear Stefan problem, Interf. Free Bound. J., 13 (2011), p. 73-103.C.-M. BRAUNER, D. JOLLY, L. LORENZI, R. THIEBAUT, Heterogeneous viral environment in a HIV spatial model, DCDS-B, 15 (2011), p. 545- 572.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY and C.-J. XU, On a strongly damped wave equation for the flame front, Chin. Ann. Math. Ser. B, 31 (2010), p. 819--840. Volume dedicated to Prof. R. Temam.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY, A fully nonlinear equation for the flame front in a quasi-steady combustion model, Discrete Contin. Dyn. Syst. Ser. A, 27 (2010), p. 1415-1446.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Stability of the Travelling Wave in a $2D$ weakly nonlinear Stefan problem, in Kinet. Relat. Models, 2 (2009), p. 109-134. Volume dedicated to the memory of Professor Basil Nicolaenko.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, A. LUNARDI, G.I. SIVASHINSKY, On the $\kappa-\theta$ model of cellular flames: existence in the large and asymptotics, DCDS-S, 1 (2008), p. 27-39.N. NADEAU, G.-L. VIGNOLES, C.-M. BRAUNER, Analytical and Numerical Study of the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration, Process, Chem. Eng. Sc., 61 (2006), p. 7509-7527.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, V. ROYTBURD, Stability and Attractors for Quasi-Steady Model of Cellular Flames, Interf. Free Bound. J., 8 (2006), p. 301-316.J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, The speed law for highly radiative flames in a gaseous mixture with large activation energy, SIAM J. Appl. Math., 66 (2005), p. 408-432.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, G. SIVASHINSKY, Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation, Interf. Free Bound. J., 7 (2005), p. 131-146.O. BACONNEAU, J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, Multiplicity and stability of travelling wave solutions in a FB combustion-radiation problem, Europ. J. Appl. Math., 15 (2004), p. 79-102.C.-M. BRAUNER, J. HULSHOF, J.F. RIPOLL, On a combustion model coupled with radiative effects, Discr. Cont. Dynam. Syst., B, 1 (2001), p. 193-208.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A critical case of stability in a Free Boundary Problem, J. Evolution Eqns, 1 (2001), p. 85-113.C.-M. BRAUNER, A. LUNARDI, Bifurcation of nonplanar travelling waves in a free boundary problem, Nonlinear Analysis, 44 (2001), p. 247-261.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability analysis in a multidimensional interface problem, Nonlinear Analysis, 44 (2001), p. 263-280.C.-M. BRAUNER, A. LUNARDI, Instabilities in a two-dimensional combustion model with free boundary, Arch. Rational. Mech. Anal., 154 (2000), p. 157-182.O. BACONNEAU, C.-M. BRAUNER, A. LUNARDI, Computation of bifurcated branches in a free boundary problem arising in combustion theory, M2AN, 34 (2000), p. 223-239. Volume dedicated to Roger Temam.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A general approach to the stability of Free Boundary Problems, J. Differ. Eqns. 164 (2000), p.16-48.C.-M. BRAUNER, J. HULSHOF, Cl. SCHMIDT-LAINE, The saddle point property for focusing selfsimilar solution, Proc. A.M.S., 127 (1999), p. 473-479.C.-M. BRAUNER, T. SEIDMAN, Cl. SCHMIDT-LAINE, A nonlocal parabolic equation arising in a turbulence model, J. Math. Anal. Appl., 206 (1997), p.234-253.C.-M. BRAUNER, J.-M. ROQUEJOFFRE, Cl. SCHMIDT-LAINE, Stability of travelling waves in a parabolic equation with discontinuous source term, Com. Appl. Anal., 4 (1995), p. 83-100.C.-M. BRAUNER, P.-C. FIFE, G. NAMAH, Cl. SCHMIDT-LAINE, Solid propagation of a combustion front in a striated medium: a homogenization analysis, Quarterly Appl. Math., 51 (1993), p. 467-493.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability of travelling waves with interface conditions, Nonlinear Analysis, 19 (1992), p. 455-7474.C. BANDLE, C.-M. BRAUNER, Cl. SCHMIDT-LAINE, A stability analysis for semilinear Neumann problems with concave nonlinearities, Mathematical Methods Applied Sciences, 15 (1992), p. 571-591.C.-M. BRAUNER, S. NOOR EBAD, Cl. SCHMIDT-LAINE, Nonlinear stability analysis of singular travelling waves in combustion : a one-phase problem, Nonlinear Analysis, 16 (1991). p. 881-892.C.-M. BRAUNER, Cl. SCHMIDT-LAINE, Existence of a solution for a certain premixed flame problem with two-step kinetics, SIAM J. Math. Anal. , 18 (1987), p. 1406-1415.C.-M. BRAUNER, M. FREMOND, B. NICOLAENKO, Homographic Approximations of Free Boundary problems characterized by Variational Inequalities, Adv. in Math. Suppl. Studies, 10 (1986), p. 119-152.C.-M. BRAUNER, F. CONRAD, F. ISSARD-ROCH, B. NICOLAENKO, Nonlinear eigenvalue problems in elliptic variational inequalities: a local study, Com. In P.D.E., 10 (1985), p. 151-190.C.-M. BRAUNER, B. NICOLAENKO, A general approximation of some free boundary problems by bounded penalization, in Proc. Seminar Collège de France, Vol. VI, Res. Notes in Math. 109, Pitman (1984), p. 128-164.C.-M. BRAUNER, Cl. LAINE, B. NICOLAENKO, Further solutions of the Falkner-Skan equation for beta = -1 and gamma = 0, Mathematika, 29 (1982), p. 231-248.C.-M. BRAUNER, B. NICOLAENKO, Free boundary value problems as singular limits of nonlinear eigenvalue problems, Proc. Seminar Pavia (1979), in Free Boundary Problems, E. Magenes, Ed., Istituto Nazionale di Alta Matematica &amp;quot;F. Severi&amp;quot;, Rome (1980), p. 61-84.C.-M. BRAUNER, P. PENEL, R. TEMAM, Sur une équation d'évolution non linéaire liée à la théorie de la turbulence, Ann. Sc. Norm. Sup. Pisa, 4, 1 (1977), p. 101-128, and in volume dedicated to J.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Traveling Wave Solutions in a Credit Rating Migration Free Boundary Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.563-600. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1628061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamics of gasless combustion in slowly varying periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.113573. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of traveling fronts in premixed flames with stepwise ignition-temperature kinetics and fractional reaction order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 454, pp.133859. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2023.133859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double free boundary problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 372, pp.505-535. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2023.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a traveling wave solution in a free interface problem with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 281, pp.105-147. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities in a combustion model with two free interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Addona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268 (7), pp.3962-4016. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2019.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSTABILITY OF FREE INTERFACES IN PREMIXED FLAME PROPAGATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and Hopf bifurcation at high Lewis number in a combustion model with free interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL EXISTENCE IN FREE INTERFACE PROBLEMS WITH UNDERLYING SECOND-ORDER STEFAN CONDITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue dedicated to Professor Philippe G. Ciarlet on the occasion of his 80th birthday, 63 (4), pp.339-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuramoto-Sivashinsky Equation and Free-interface Models in Combustion Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (2), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/jms.v49n2.16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ignition-temperature model with two free interfaces in premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.976-994. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13647830.2016.1220625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fingering pattern formation in a combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis in a gas-solid combustion model with pattern formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-012-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional stability analysis in a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.32. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2013.12.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Wittkop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (7), pp.27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a strongly damped wave equation for the flame front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanju Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-010-0616-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the travelling wave in a 2D weakly nonlinear Stefan problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.109-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kappa-thêta model of cellular flames: existence in the large and asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Attractors for Quasi-Steady Model of Cellular Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roytburd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.301-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The speed law for highly radiative flames in a gaseous mixture withy large activation energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.408-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of densification front in CVI processing of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Puiggali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Intl. Conf. on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION BETWEEN GAS DIFFUSION AND MULTISTABLE HETEROGENEOUS CHEMICAL KINETICS IN C/C COMPOSITE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Gas-Phase and Surface Chemistry of Vapor-Phase Deposition II/ Process Control, Diagnostics and Modeling in Semiconductor Manufacturing IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Washington, United States. pp.237--244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXISTENCE AND UNIQUENESS OF TRAVELING FRONTS FOR A FREE INTERFACE MODEL OF AUTOIGNITION IN REACTIVE JETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-fast system in Rosales-Majda combustion model with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a 2D transmission problem with singularity at the interface modeling autoignition of reactive jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188716v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY OF TRAVELING WAVE SOLUTIONS IN A CREDIT RATING MIGRATION FREE BOUNDARY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully nonlinear equation for the flame front in a quasi-steady combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous derivation of the Kuramoto-Sivashinsky equation in a 2D weakly nonlinear Stefan problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HETEROGENEOUS VIRAL ENVIRONMENT IN A HIV SPATIAL MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danaelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude-Michel Brauner </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor Emeritus at the University of Bordeaux, France, since 2007/12.                        Institute of Mathematics of  Bordeaux (IMB),                  University of Bordeaux,            33405 Talence, France.              Email: claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">January 2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae (abbreviated)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claude-Michel Brauner	</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal data:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Born 01 September 1947 in Paris, France.French citizen, married.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Professor Emeritus at the University of Bordeaux, France, since 2007/12.Institute of Mathematics of Bordeaux (IMB)University of Bordeaux, 33405 Talence, France.Email: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">claude-michel.brauner@u-bordeaux.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Doctorat d’Etat (Higher Doctorate), directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1975).● Ph.D. in Applied Mathematics directed by Professor Roger Temam, from Paris-Saclay University in Orsay (1972).● M.S. in Pure and Applied Mathematics from Paris-Saclay University in Orsay (1970).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principal Professional Appointments in China and France:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor at Tongji University, Shanghai, China (2019/09-2021/08). Full-time visiting position.● International Visiting Professor, University of Science and Technology of China, Hefei, China (2017/09-2019/08). Full-time visiting position.● Adjunct Professor, Xiamen University, China (2009/09-2017/06) & High-end Foreign Expert 国家外国专家局 (2014-2016).● Chair Professor (Exceptional class), University of Bordeaux, France (2001-2007).● Full Professor of Applied Mathematics, University of Bordeaux, France (1990-2001).● Associate Professor of Applied Mathematics, University of Bordeaux, France (1987-1990).● Assistant Professor (1973-1975) and Associate Professor (1975-1987) of  Mathematics, Ecole centrale de Lyon (“Elite School”) , France.● Assistant Professor of Mathematics (1969-1973), Sorbonne Paris North University, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Research interests:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Nonlinear Partial Differential Equations; Stability; Free Boundary Problems (including instabilities of free interfaces, pattern formation); Modeling; Asymptotic methods.● Some applications: (i) Combustion and Flames, including applications to some industrial problems. Instabilities of flame fronts, cellular flames, pulsating flames.(ii) Biology: mathematical models of HIV in collaboration with Medical Doctors.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honors:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Conference on the occasion of my 70th birthday, Xiamen, China, 9-12 June 2017.● 2016 Xiamen Egret Friendship Award in April 2017 (selection every two years).● Representative for SMAI (French SIAM) in China.● High-end Foreign Expert (Thousand Talents plan), State Administration of Foreign Experts Affairs 国家外国专家局, Beijing, China (2014-2016).● Conference on the occasion of my 60th birthday held in Bordeaux, France, February 2008.● Plenary Lecture 38th Netherlands Mathematical Congress, April 2002, Eindhoven..● Appointed member of the French National Committee of Scientific Research, CNRS, Paris, 1995-2000.● Plenary Lecture, Mathematical Society of Japan Fall Meeting, Sendai, September 1995.● Consultant with Los Alamos National Laboratory, University of California, USA,1977-1987.● NATO Fellowship (1980): one year support allowance in the United States.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-permanent positions:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Visiting Professor, City University of Hong Kong, October 2016.● Numerous visiting positions in addition to the Consultant position with Los Alamos National Laboratory (1977-1987) include: University of Arizona, USA (1980), University of Wisconsin, USA (1980); Universities Utrecht (1981) and Nimegue (1982), the Netherlands;  Bale, Switzerland (1986); University Complutense Madrid, Spain (1986); Heriot-Watt University, Edinburgh, UK (1988); Scuola Normale Superiore Pisa, Italy (1990 & 2000); Keldysh Institute of Applied Mathematics, Moscow (1990); Cagliari University, Italy (1990); University of Tokyo, Japan (1995); Leiden University, the Netherlands  (several visiting positions 1995-2000), VU University Amsterdam (id., 2001-2010);  University of Parma, Italy (id., 1998-2010).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Speaking Engagements:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○  Speaker, 2021 SIAM conference on Dynamical Systems, 23-27 May 2021. Recent Developments in Pattern and Wave Formation: Theory and Applications - Part II (MS98).○  Invited speaker, Conference on PDEs: Theories and Applications, Yunnan University, Kunming, 09-11 April 2021.○  Invited speaker, conference in honor of Prof. J. Hulshof, VU University, Conference on Problems in Non-linear Partial Differential Equations, Amsterdam, the Netherlands 14-15 November 2019.○  Workshop on Nonlinear PDEs, USTC, Hefei 22-24 September 2019.○  Workshop, Hunan Normal University, Changsha, 22-23 June 2019.○  Seminar, Tongji University, Shanghai, 07 May 2019.○  Seminar, SUSTech, Shenzhen, 22 April 2019.○  Seminar, Shaanxi Normal University, Xi’an, 20 April 2019.○  Seminar, Xi’an Jiaotong University, 18 April 2019.○  Seminar, Mahidol University, Thailand, 05 April 2019.○  ECNU-NYU PDE seminar, Shanghai, China, 06 December 2018.○  Seminar, Jiangsu Normal University, Xuzhou, China, 15 November 2018.○  Seminar, ECUT, Nanchang, China, 06 November 2018.○  Seminar, Nanjing University, Nanjing, China, 27 September 2018.○  Plenary speaker, LIASFMA Intern. Conf. on Contemporary Applied Mathematics, dedicated to P.G. Ciarlet on his 80th birthday. Fudan University, Shanghai, China, 7-11 May 2018.○  Seminar, Fudan University, Shanghai, China, 30 March 2018.○  Seminar, Shanghai Normal University, Shanghai, China, 28 March 2018.○  Conference on Dynamics of Parabolic Equations and Related Topics, USTC, 4-5 November 2017○  Seminar, USTC, Hefei, China, 17 April 2017.○ Seminar, Capital Normal University, Beijing, China, 15 March 2017.○ Colloquium talk, SUSTech, Shenzhen, China, 19 October 2016.○ “Science Rendez-Vous” (for general audience), Hong Kong, 04 October 2016.○ Seminar, University of Guizhou, China, 23 November 2015.○ Seminar, Sino-French Institute of Nuclear Engineering and Technology, Sun Yat-sen University Zhuhai campus, China, 13 November 2015.○ Seminar, Sun Yat-sen University, Guangzhou, China, 16 0ctober 2015.○ Workshop on Theoretical, Numerical and Experimental Studies of Nonlinear Dispersive Water Waves, Tsinghua Sanya International Mathematics Forum, China, 06-10 July 2015.○ Series of seminars at Capital Normal University, Beijing, China, 2015, 04/01, 06/24, 11/21.○ Symposium on PDEs, USTC, Hefei, China, 03-04 November 2014.○ Seminar, National Chiao Tung University, Taiwan, 28 October 2014.○ Seminar, Vietnam National University, Ho Chi Minh City, Vietnam, 16 May 2013.○ Seminar, National University of Singapore, 25 April 2012.○ Seminar, Xi’an Jiaotong University, China, 09 May 2011.○ Invited speaker, International Conference on Advances in PDEs and their Applications dedicated to Prof. Roger Temam on the occasion of his 70th birthday, Fudan University, Shanghai,  May 31--June 4, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Theses Supervised:</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&fChrono=1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">● Several of my 22 Ph.D. students, out of a total of some 75 “scientific descendants”, hold academic positions in France and abroad, including:● Guy Payre (dec.) Professor at Sherbrook University (Canada), Francis Conrad  (ret.) Professor at University of Lorraine (France), Marc Garbey Professor at University of Houston (USA), G. S. Namah University Professor in Besançon (France); Claudine Schmidt-Lainé (ret.) CNRS Research Director, Rector of Academy (France).● In China: Xinyue Fan associate professor (University of Guizhou), Wen Zhang associate professor (ECUT Nanchang), Lina Hu assistant professor (Southwest Jiaotong University).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial Board and conference organization (recent):</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">● Associate Editor, East Asia Journal on Applied Mathematics (2014 - present).● Co-founder of the British journal Combustion Theory and Modelling. Editorial board member (1996-2003).● Main organizer, Sino-French Conference on Applied Mathematics and Computation, Xiamen, June 2014.● Co-organizer, International Conference on Mathematical Modeling, Analysis and Computation, Xiamen, July 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent International programs & Networks:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">○ LIASFMA (Sino-French International Laboratory in Applied Mathematics) 2014-2022.○ PHC Xu Guangqi Program France-China 2014, Bordeaux/Poitiers/Xiamen.○ ANR-BBSRC SysBio: Applied statistical and mathematical modelling of peripheral T-Lymphocyte homeostasis, Bordeaux-London (2008-2011).○ Coordinator PICS CNRS program between Bordeaux Institute of Mathematics (IMB) and Stieljes Institute, The Netherlands (2004-2006).○ Coordinator PAI Van Gogh Program between Bordeaux IMB and Amsterdam (2005-2006).○ RTN network “Nonlinear Partial Differential Equations describing Front Propagation and other Singular Phenomena”, HPRN-CT-2002-00274 (2002-2006).○ European Science Foundation Program (ESF/FBP) on Free Boundary Problems (1992-1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected papers:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Y. DONG, J. LIANG, C.-M. BRAUNER, Double free boundaries problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors. hal-03957155; arXiv:2301.10898C.-M. BRAUNER, R. ROUSSARIE, P. SHANG, L. ZHANG, Existence of a traveling wave solution in a free interface problem with fractional order kinetics, J. Differ. Equ. 281 (2021), p. 105-147.C.-M. BRAUNER, L. LORENZI, Instability of free interfaces in premixed flame propagation, DCDS-S, 14 (2021), p. 575-596. (Volume dedicated to Prof. M. Pierre).C.-M. BRAUNER, L. LORENZI, M. ZHANG, Stability analysis and Hopf bifurcation for large Lewis number in a combustion model with free interface, Ann. Inst. Henri Poincaré Anal. Non Linéaire, 37 (2020), p.581-604.D. ADDONA, C.-M BRAUNER, L. LORENZI, W. ZHANG, Instabilities in a combustion model with two free interfaces, J. Differ. Equ. 268 (2020), p. 396-4016.C.-M. BRAUNER, L. LORENZI, Local existence in free interface problems with underlying second-order Stefan condition, Rev. Roumaine Math. Pures Appl. (Rom. J. Pure Appl. Math.) 63 (2018), p. 339-359.  (Volume dedicated to Professor P. G. Ciarlet).C.-M BRAUNER, P. GORDON, W. ZHANG, An ignition-temperature model with two free interfaces in premixed flames, Combustion Theory Modelling, 20 (2016), pp. 976-994. Special issue dedicated to Professor G. I. SivashinskyC.-M BRAUNER, Kuramoto-Sivashinsky equation and free-interface models in combustion theory, J. Math. Study, 49 (2016), p. 93-110, volume dedicated to Professor Jerry BonaL. HU, C.-M BRAUNER, J. SHEN, G.I. SIVASHINSKY, Modeling and simulation of fingering pattern formation in a combustion model, Math. Models Methods Appl. Sci  (M3AS), 5 (2015), p. 685-720.C-M. BRAUNER, X.Y. FAN, L. LORENZI, Two-dimensional stability analysis in a HIV model with quadratic logistic growth term, Comm. Pure Appl. Anal., 12 (2013), p. 1813-1844.C.-M BRAUNER, L. HU, L. LORENZI, Asymptotic analysis in a gas-solid combustion model with pattern formation, Chinese Annal. Math. 2012 (34), p. 65-88. In Partial Differential Equations: Theory, Control and Approximation, in honor of the scientific heritage of Jacques-Louis Lions; P. G. Ciarlet, Tatsien Li, Y. Maday (Eds.), Springer, 2014.X.Y. FAN, C.-M. BRAUNER, L. WITTKOP, Mathematical analysis of a HIV model with quadratic logistic growth term, DCDS-B 17 (2012), p. 2359-2385.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Rigorous derivation of the Kuramoto-Sivashinsky equation in a $2$D weakly nonlinear Stefan problem, Interf. Free Bound. J., 13 (2011), p. 73-103.C.-M. BRAUNER, D. JOLLY, L. LORENZI, R. THIEBAUT, Heterogeneous viral environment in a HIV spatial model, DCDS-B, 15 (2011), p. 545- 572.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY and C.-J. XU, On a strongly damped wave equation for the flame front, Chin. Ann. Math. Ser. B, 31 (2010), p. 819--840. Volume dedicated to Prof. R. Temam.C.-M. BRAUNER, L. LORENZI, G.I. SIVASHINSKY, A fully nonlinear equation for the flame front in a quasi-steady combustion model, Discrete Contin. Dyn. Syst. Ser. A, 27 (2010), p. 1415-1446.C.-M. BRAUNER, J. HULSHOF, L. LORENZI, Stability of the Travelling Wave in a $2D$ weakly nonlinear Stefan problem, in Kinet. Relat. Models, 2 (2009), p. 109-134. Volume dedicated to the memory of Professor Basil Nicolaenko.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, A. LUNARDI, G.I. SIVASHINSKY, On the $\kappa-\theta$ model of cellular flames: existence in the large and asymptotics, DCDS-S, 1 (2008), p. 27-39.N. NADEAU, G.-L. VIGNOLES, C.-M. BRAUNER, Analytical and Numerical Study of the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration, Process, Chem. Eng. Sc., 61 (2006), p. 7509-7527.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, V. ROYTBURD, Stability and Attractors for Quasi-Steady Model of Cellular Flames, Interf. Free Bound. J., 8 (2006), p. 301-316.J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, The speed law for highly radiative flames in a gaseous mixture with large activation energy, SIAM J. Appl. Math., 66 (2005), p. 408-432.C.-M. BRAUNER, M. FRANKEL, J. HULSHOF, G. SIVASHINSKY, Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation, Interf. Free Bound. J., 7 (2005), p. 131-146.O. BACONNEAU, J.B. van den BERG, C.-M. BRAUNER, J. HULSHOF, Multiplicity and stability of travelling wave solutions in a FB combustion-radiation problem, Europ. J. Appl. Math., 15 (2004), p. 79-102.C.-M. BRAUNER, J. HULSHOF, J.F. RIPOLL, On a combustion model coupled with radiative effects, Discr. Cont. Dynam. Syst., B, 1 (2001), p. 193-208.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A critical case of stability in a Free Boundary Problem, J. Evolution Eqns, 1 (2001), p. 85-113.C.-M. BRAUNER, A. LUNARDI, Bifurcation of nonplanar travelling waves in a free boundary problem, Nonlinear Analysis, 44 (2001), p. 247-261.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability analysis in a multidimensional interface problem, Nonlinear Analysis, 44 (2001), p. 263-280.C.-M. BRAUNER, A. LUNARDI, Instabilities in a two-dimensional combustion model with free boundary, Arch. Rational. Mech. Anal., 154 (2000), p. 157-182.O. BACONNEAU, C.-M. BRAUNER, A. LUNARDI, Computation of bifurcated branches in a free boundary problem arising in combustion theory, M2AN, 34 (2000), p. 223-239. Volume dedicated to Roger Temam.C.-M. BRAUNER, J. HULSHOF, A. LUNARDI, A general approach to the stability of Free Boundary Problems, J. Differ. Eqns. 164 (2000), p.16-48.C.-M. BRAUNER, J. HULSHOF, Cl. SCHMIDT-LAINE, The saddle point property for focusing selfsimilar solution, Proc. A.M.S., 127 (1999), p. 473-479.C.-M. BRAUNER, T. SEIDMAN, Cl. SCHMIDT-LAINE, A nonlocal parabolic equation arising in a turbulence model, J. Math. Anal. Appl., 206 (1997), p.234-253.C.-M. BRAUNER, J.-M. ROQUEJOFFRE, Cl. SCHMIDT-LAINE, Stability of travelling waves in a parabolic equation with discontinuous source term, Com. Appl. Anal., 4 (1995), p. 83-100.C.-M. BRAUNER, P.-C. FIFE, G. NAMAH, Cl. SCHMIDT-LAINE, Solid propagation of a combustion front in a striated medium: a homogenization analysis, Quarterly Appl. Math., 51 (1993), p. 467-493.C.-M. BRAUNER, A. LUNARDI, Cl. SCHMIDT-LAINE, Stability of travelling waves with interface conditions, Nonlinear Analysis, 19 (1992), p. 455-7474.C. BANDLE, C.-M. BRAUNER, Cl. SCHMIDT-LAINE, A stability analysis for semilinear Neumann problems with concave nonlinearities, Mathematical Methods Applied Sciences, 15 (1992), p. 571-591.C.-M. BRAUNER, S. NOOR EBAD, Cl. SCHMIDT-LAINE, Nonlinear stability analysis of singular travelling waves in combustion : a one-phase problem, Nonlinear Analysis, 16 (1991). p. 881-892.C.-M. BRAUNER, Cl. SCHMIDT-LAINE, Existence of a solution for a certain premixed flame problem with two-step kinetics, SIAM J. Math. Anal. , 18 (1987), p. 1406-1415.C.-M. BRAUNER, M. FREMOND, B. NICOLAENKO, Homographic Approximations of Free Boundary problems characterized by Variational Inequalities, Adv. in Math. Suppl. Studies, 10 (1986), p. 119-152.C.-M. BRAUNER, F. CONRAD, F. ISSARD-ROCH, B. NICOLAENKO, Nonlinear eigenvalue problems in elliptic variational inequalities: a local study, Com. In P.D.E., 10 (1985), p. 151-190.C.-M. BRAUNER, B. NICOLAENKO, A general approximation of some free boundary problems by bounded penalization, in Proc. Seminar Collège de France, Vol. VI, Res. Notes in Math. 109, Pitman (1984), p. 128-164.C.-M. BRAUNER, Cl. LAINE, B. NICOLAENKO, Further solutions of the Falkner-Skan equation for beta = -1 and gamma = 0, Mathematika, 29 (1982), p. 231-248.C.-M. BRAUNER, B. NICOLAENKO, Free boundary value problems as singular limits of nonlinear eigenvalue problems, Proc. Seminar Pavia (1979), in Free Boundary Problems, E. Magenes, Ed., Istituto Nazionale di Alta Matematica &amp;quot;F. Severi&amp;quot;, Rome (1980), p. 61-84.C.-M. BRAUNER, P. PENEL, R. TEMAM, Sur une équation d'évolution non linéaire liée à la théorie de la turbulence, Ann. Sc. Norm. Sup. Pisa, 4, 1 (1977), p. 101-128, and in volume dedicated to J.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-fast system in Rosales-Majda combustion model with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Special issue on PDE and Applied Mathematics dedicated to Professor Roger Temam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Traveling Wave Solutions in a Credit Rating Migration Free Boundary Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.563-600. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1628061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamics of gasless combustion in slowly varying periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.113573. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of traveling fronts in premixed flames with stepwise ignition-temperature kinetics and fractional reaction order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 454, pp.133859. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2023.133859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double free boundary problem for defaultable corporate bond with credit rating migration risks and their asymptotic behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 372, pp.505-535. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2023.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of a traveling wave solution in a free interface problem with fractional order kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 281, pp.105-147. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSTABILITY OF FREE INTERFACES IN PREMIXED FLAME PROPAGATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities in a combustion model with two free interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Addona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268 (7), pp.3962-4016. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2019.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and Hopf bifurcation at high Lewis number in a combustion model with free interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2020.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCAL EXISTENCE IN FREE INTERFACE PROBLEMS WITH UNDERLYING SECOND-ORDER STEFAN CONDITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue dedicated to Professor Philippe G. Ciarlet on the occasion of his 80th birthday, 63 (4), pp.339-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuramoto-Sivashinsky Equation and Free-interface Models in Combustion Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (2), pp.93-110. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/jms.v49n2.16.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ignition-temperature model with two free interfaces in premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Theory and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.976-994. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13647830.2016.1220625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fingering pattern formation in a combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional stability analysis in a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.32. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2013.12.1813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic analysis in a gas-solid combustion model with pattern formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-012-0758-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of a HIV model with quadratic logistic growth term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Wittkop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (7), pp.27. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a strongly damped wave equation for the flame front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory I. Sivashinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanju Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.22. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11401-010-0616-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the travelling wave in a 2D weakly nonlinear Stefan problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.109-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kappa-thêta model of cellular flames: existence in the large and asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and Numerical studyof the Densification of Carbon/Carbon Composites by a Film-Boiling Chemical Vapor Infiltration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.7509-7527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Attractors for Quasi-Steady Model of Cellular Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roytburd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.301-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The speed law for highly radiative flames in a gaseous mixture withy large activation energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lunardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.408-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly nonlinear asymptotics of the kappa-theta model for cellular flames: the Q-S equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frankel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Notion of densification front in CVI processing of CMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Puiggali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vignoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Intl. Conf. on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cocoa Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTION BETWEEN GAS DIFFUSION AND MULTISTABLE HETEROGENEOUS CHEMICAL KINETICS IN C/C COMPOSITE PROCESSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Gas-Phase and Surface Chemistry of Vapor-Phase Deposition II/ Process Control, Diagnostics and Modeling in Semiconductor Manufacturing IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Washington, United States. pp.237--244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXISTENCE AND UNIQUENESS OF TRAVELING FRONTS FOR A FREE INTERFACE MODEL OF AUTOIGNITION IN REACTIVE JETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY OF TRAVELING WAVE SOLUTIONS IN A CREDIT RATING MIGRATION FREE BOUNDARY PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a 2D transmission problem with singularity at the interface modeling autoignition of reactive jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwan Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188716v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully nonlinear equation for the flame front in a quasi-steady combustion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Sivashinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous derivation of the Kuramoto-Sivashinsky equation in a 2D weakly nonlinear Stefan problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephus Hulshof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HETEROGENEOUS VIRAL ENVIRONMENT IN A HIV SPATIAL MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Michel Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danaelle Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&amp;fChrono=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Dong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1628061" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kagan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sivashinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gordon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. Gordon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957155v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.06.050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwan Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.01.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Addona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.10.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v49n2.16.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1220625" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922315v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory I. Sivashinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0758-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Fan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.1813" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537467v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.2359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanju Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0616-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54E19BAC5AC2341046510C8FDD751827819E45C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephus Hulshof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hulshof" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lunardi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Sivashinsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roytburd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B van den Berg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sivashinsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Ma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077048v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Jing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188716v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaelle Jolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genealogy.math.ndsu.nodak.edu/id.php?id=80493&amp;fChrono=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077048v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Michel Brauner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Jing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Dong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1628061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Kagan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sivashinsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gordon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089767v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V. Gordon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133859" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957155v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.06.050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Shang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.01.034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504592v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Addona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.10.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2020.01.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v49n2.16.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2016.1220625" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922315v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory I. Sivashinsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Fan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2013.12.1813" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-012-0758-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537467v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.2359" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanju Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0616-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54E19BAC5AC2341046510C8FDD751827819E45C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephus Hulshof" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frankel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Hulshof" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lunardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Sivashinsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nadeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roytburd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B van den Berg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sivashinsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Puiggali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignoles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard L. Vignoles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baconneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Ma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188716v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danaelle Jolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>