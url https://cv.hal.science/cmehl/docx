--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2416,265 +2416,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt activity and diapirism during the Paleogene in the Baronnies Orientales (South-East basin, France) : paleogeographic and structural implications.</w:t>
+                <w:t xml:space="preserve">Oligocene continental deposits as clues of salt activity during Paleogene in the Baronnies Orientales and Dignois area (South-East basin, France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Salzbourg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522083v1</w:t>
+                <w:t xml:space="preserve">hal-03533944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligocene continental deposits as clues of salt activity during Paleogene in the Baronnies Orientales and Dignois area (South-East basin, France)?</w:t>
+                <w:t xml:space="preserve">Salt activity and diapirism during the Paleogene in the Baronnies Orientales (South-East basin, France) : paleogeographic and structural implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533944v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d'un couplage entre tectonique regionale, tectonique salifère et climat contrôlant la sédimentation à l'Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t>
               </w:r>
@@ -5536,51 +5536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="078AF17A"/>
+    <w:nsid w:val="FF1847A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5684,51 +5684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7406F7C0"/>
+    <w:nsid w:val="D0997D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5832,51 +5832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66944939"/>
+    <w:nsid w:val="269B5C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6069,51 +6069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04930173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02540023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deleplancque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cojan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ5T9R0W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gillespie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1354-079310-043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Parra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.243.01.10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-C0P1GVJC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huyghe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Edwige Held" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01720350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00999553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cauquil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Corten-Gualtieri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Plumat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Legat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00642740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04930173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02540023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deleplancque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cojan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ5T9R0W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gillespie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1354-079310-043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Parra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.243.01.10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-C0P1GVJC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15420" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huyghe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Edwige Held" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01720350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00999553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cauquil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Corten-Gualtieri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Plumat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Legat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00642740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>