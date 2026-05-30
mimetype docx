--- v1 (2026-05-03)
+++ v2 (2026-05-30)
@@ -1025,295 +1025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting and shallow-dipping detachments, clues from the Corinth Rift and the Aegean</w:t>
+                <w:t xml:space="preserve">The North Cycladic Detachment System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Agard</w:t>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.001⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00448474v1</w:t>
+                <w:t xml:space="preserve">hal-00443755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Cycladic Detachment System</w:t>
+                <w:t xml:space="preserve">Rifting and shallow-dipping detachments, clues from the Corinth Rift and the Aegean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Huet</w:t>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Denèle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+                <w:t xml:space="preserve">Vivien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 289, pp.87-104. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 483 (3-4), pp.287-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443755v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00448474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of Andros Island (Cyclades, Greece): a key to the behaviour of a (flat) detachment within an extending continental crust</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Rimmele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1655,277 +1655,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive strain localisation, boudinage and extensional metamorphic complexes, the Aegean Sea Case, in Whitney D.L., Teyssier C. and Siddoway C.S., Gneiss domes in orogeny : Boulder, Colorado</w:t>
+                <w:t xml:space="preserve">Strain localization during crustal-scale boudinage to form extensional metamorphic domes in the Aegean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Parra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Aubourg</w:t>
+                <w:t xml:space="preserve">Charly Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
+              <w:t xml:space="preserve">GSA special paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 380, pp.185-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023447v1</w:t>
+                <w:t xml:space="preserve">hal-00578238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization during crustal-scale boudinage to form extensional metamorphic domes in the Aegean Sea</w:t>
+                <w:t xml:space="preserve">Progressive strain localisation, boudinage and extensional metamorphic complexes, the Aegean Sea Case, in Whitney D.L., Teyssier C. and Siddoway C.S., Gneiss domes in orogeny : Boulder, Colorado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teddy Parra</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Aubourg</w:t>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA special paper</w:t>
+              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 380, pp.185-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578238v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1937,522 +1937,531 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diapir de Sorine, un témoin de 150 Ma de tectonique salifère (Sisteron, Bassin du Sud-Est, France)</w:t>
+                <w:t xml:space="preserve">La molasse rouge bréchique : un témoin du paléopaysage du bassin du sud-est au Paléogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Révillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447187v1</w:t>
+                <w:t xml:space="preserve">hal-05447180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La molasse rouge bréchique : un témoin du paléopaysage du bassin du sud-est au Paléogène</w:t>
+                <w:t xml:space="preserve">Le diapir de Sorine, un témoin de 150 Ma de tectonique salifère (Sisteron, Bassin du Sud-Est, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447180v1</w:t>
+                <w:t xml:space="preserve">hal-05447187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dépôts oligocènes comme indices d’une activité salifère dans les Baronnies orientales et le Dignois (Bassin du Sud-Est de la France) au Paléogène ?</w:t>
+                <w:t xml:space="preserve">Mise en évidence d’un couplage entre tectonique régionale, tectonique salifère et climat contrôlant la sédimentation à l’Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533912v1</w:t>
+                <w:t xml:space="preserve">hal-04033042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d’un couplage entre tectonique régionale, tectonique salifère et climat contrôlant la sédimentation à l’Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t>
+                <w:t xml:space="preserve">Salt activity and diapirism during the Paleogene in the Baronnies Orientales (South-East basin, France) : paleogeographic and structural implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Révillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033042v1</w:t>
+                <w:t xml:space="preserve">hal-03522083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligocene continental deposits as clues of salt activity during Paleogene in the Baronnies Orientales and Dignois area (South-East basin, France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2461,345 +2470,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Salzbourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt activity and diapirism during the Paleogene in the Baronnies Orientales (South-East basin, France) : paleogeographic and structural implications.</w:t>
+                <w:t xml:space="preserve">Mise en évidence d'un couplage entre tectonique regionale, tectonique salifère et climat contrôlant la sédimentation à l'Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03522083v1</w:t>
+                <w:t xml:space="preserve">hal-03589526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'un couplage entre tectonique regionale, tectonique salifère et climat contrôlant la sédimentation à l'Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t>
+                <w:t xml:space="preserve">Des dépôts oligocènes comme indices d’une activité salifère dans les Baronnies orientales et le Dignois (Bassin du Sud-Est de la France) au Paléogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Révillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589526v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus sédimentaire à l’origine des dépôts de l’Eocène-Oligocène dans les Barronies orientales (Bassin du Sud-Est, France): implications paléogéographiques et morphostructurales</w:t>
               </w:r>
@@ -2824,51 +2824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4351,159 +4351,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography effect in geo-electrical imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zone d'influence de l'eustatisme le long du cours de la Seine au Pléistocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 Years of Electrical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.41-44</w:t>
+              <w:t xml:space="preserve">Q8 - 8ème édition des colloques Quaternaire Variabilité spatiale des environnements quaternaires Contraintes, échelles et temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Clermont- Ferrand, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772015v1</w:t>
+                <w:t xml:space="preserve">hal-00777213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistivity Modelling with Topography</w:t>
+                <w:t xml:space="preserve">Resistivity Modelling: Handling Source Singularity and Topography within a Single Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
@@ -4521,222 +4538,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Netherlands. pp.H048</w:t>
+              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. pp.A23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723382v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone d'influence de l'eustatisme le long du cours de la Seine au Pléistocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrical 3D Characterization of Sand Injections in a Fracture Network and Onset Dynamics, Bevons South East France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q8 - 8ème édition des colloques Quaternaire Variabilité spatiale des environnements quaternaires Contraintes, échelles et temporalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Clermont- Ferrand, France. pp.85</w:t>
+              <w:t xml:space="preserve">AAPG 2012 Annual Convention &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Long Beach, California, United States. pp.1236034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777213v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistivity Modelling: Handling Source Singularity and Topography within a Single Step</w:t>
+                <w:t xml:space="preserve">Resistivity Modelling with Topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
@@ -4754,155 +4728,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France. pp.A23</w:t>
+              <w:t xml:space="preserve">74th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Netherlands. pp.H048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723393v1</w:t>
+                <w:t xml:space="preserve">hal-00723382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical 3D Characterization of Sand Injections in a Fracture Network and Onset Dynamics, Bevons South East France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topography effect in geo-electrical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mehl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG 2012 Annual Convention &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Long Beach, California, United States. pp.1236034</w:t>
+              <w:t xml:space="preserve">100 Years of Electrical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777045v1</w:t>
+                <w:t xml:space="preserve">hal-00772015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étudiants réalisent un sketch théâtral ou un clip vidéo pour faire évoluer leurs préconceptions</w:t>
               </w:r>
@@ -5026,90 +5026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des niveaux de base dans l'étagement des nappes alluviales. Exemple du réseau de la Seine au Pleistocene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.89</w:t>
@@ -5536,51 +5536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF1847A0"/>
+    <w:nsid w:val="744435A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5684,51 +5684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D0997D35"/>
+    <w:nsid w:val="6CE43641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5832,51 +5832,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="269B5C45"/>
+    <w:nsid w:val="81558198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6069,51 +6069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04930173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02540023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deleplancque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cojan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ5T9R0W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gillespie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1354-079310-043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Parra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.243.01.10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-C0P1GVJC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15420" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huyghe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Edwige Held" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01720350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00999553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cauquil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Corten-Gualtieri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Plumat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Legat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00642740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04930173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02540023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deleplancque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cojan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ5T9R0W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gillespie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verg&#233;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/1354-079310-043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bailly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.11.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rimmele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP291.3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-S1G1S3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Parra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.243.01.10" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-C0P1GVJC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huyghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Edwige Held" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01720350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00999553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.366" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cauquil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723382v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Corten-Gualtieri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lebrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Plumat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Legat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00642740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00708501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>