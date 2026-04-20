--- v0 (2026-03-19)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan VILLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cn377rk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan VILLOT est enseignant chercheur et responsable de l’équipe GEO (Génie de l’Environnement pour les Organisations) au sein de Mines Saint-Etienne (Institut Mines Télécom). Membre de l’UMR 5600 Environnement Ville et Société, ses axes de recherche se focalisent sur le développement d’outils et de méthodes en faveur des villes durables. Plus précisément, il s’intéresse depuis 2008 au sujet de la « massification » de la rénovation énergétique et de l’apport des outils numériques et notamment des jumeaux numériques comme catalyseur de l’atteinte des objectifs énergétiques et climatiques. Engagé dans une recherche intervention en partenariat avec les acteurs territoriaux, il accompagne depuis 2011 la montée en compétences des acteurs du bâtiment en tant que responsable scientifique et pédagogique du Mastère Spécialisé Expert en Efficacité Énergétique dans la Rénovation des Bâtiments. Co-fondateur et directeur scientifique de l’entreprise U.R.B.S., qui valorise les résultats brevetés de sa recherche partenariale, il s’engage depuis 2019 à la diffusion de la connaissance sur le parc bâti français par le déploiement d’un géo-commun : l’Observatoire National des Bâtiments.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la rénovation énergétique des bâtiments : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Ziraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 02, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05525148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la mesure du coût résidentiel et de ses enjeux au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84 | 2025 (84), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.14443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733123v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Best Available Technique Performances for Urban Wastewater Plants: A French Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Protection Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.42-59. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/epr.4120243816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04502059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE: A temporal optimization model for residential buildings retrofit to discuss policy objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreau Enora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.122936. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.122936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04498254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276127v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une stratégie alternative pour massifier la rénovation en France : la mise en concession de lots d’immeubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Environmental Assessment to PSS Specificities: Heating Appliance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-024-00576-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Environmental Performance: A Method for Identifying and Prioritizing Key Environmental Issues in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.1653-1676. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cleantechnol6040080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04836983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture kriging for granular data: The case of energy performance certificate prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.100279. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sctalk.2023.100279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration method for an open source model to simulate building energy at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Abdelouadoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113205. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04117433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massifier la rénovation énergétique des logements avec IMOPE, l’observatoire national des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’économie de la rénovation énergétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Heat Island index based on a simplified micro scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.100922. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2021.100922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in assessing Best Available Techniques (BATs) compliance in the absence of industrial sectoral reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121474. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques: An integrated method for multicriteria assessment of reference installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadad Armiyaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bouhrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an allocation factor based on product- and process-related parameters to assess environmental burdens of producing value-added sludge-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.1546-1557. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clepro.2017.10.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01617742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service area size assessment for evaluating the spatial scale of solid waste recovery chains: A territorial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.386-396. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01502162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels du bâtiment face aux enjeux énergétiques, une perspective limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 15 ( Numéro 3), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.16831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01265719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to added value product: towards a paradigm shift in life cycle assessment applied to wastewater sludge – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (10), pp 60-75. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01327185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Technique assessment methods: A literature review from sector to installation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In Press, Accepted Manuscript. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.01.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01275243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels de la construction : quelle contribution possible au facteur 4 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 2 (n° 1), pp.8834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00583365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décisions multi-acteurs et multi-critères pour configurer les solutions et les réseaux de valeurs des Systèmes Produits-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la santé dans les politiques territoriales de gestion de l'urbanisation : méthode d'aide à la décision multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALASS-GISEH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04639476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques pour les villes durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils pour la soutenabilité et résilience des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04837209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Multi-Criteria Decision-Making: Evaluation of Design Scenarios for PSS Heating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04699599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une stratégie alternative pour massifier la rénovation : la mise en concession de lots d’immeubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Rénover pour la transition. Approches de sciences sociales des marchés de la rénovation énergétique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04528856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'évaluation environnementale aux spécificités des systèmes intelligents produits-services : le cas des chauffages connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique / SAGIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04079977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04218318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical instrumentation of the notion of 'residential cost’: first lessons from the EMC2 travel survey of Grenoble 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie urbaine, Ecole Polytechnique Fédérale de Lausanne; Université de Lausanne; Institut de géographie et durabilité, Université de Lausanne, Sep 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les dépenses logement + mobilité des ménages pour réfléchir l’aménagement des territoires Les apports du module ‘coût résidentiel’ de l’EMC² de Grenoble 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04158342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des installations industrielles : Application du concept de meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE AXELERA : Évaluation de la performance environnementale des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03819564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment Methods of Smart PSS: Heating Appliance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2022: Advances in Production Management Systems. Smart Manufacturing and Logistics Systems: Turning Ideas into Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gyeongju, South Korea. pp.351-358, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16411-8_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03792948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Canicula, analyse de la vulnérabilité du parc bâti stéphanois aux vagues de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier webinaire Innovation Bâtiment. Ville et Aménagement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02988210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic territorial pour la caractérisation de la vulnérabilité du parc bâti aux vagues de chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier : La Résilience et la qualité du logement social dans un contexte de transition : une approche centrée sur le design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier, Nov 2020, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02988243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the implementation of best available techniques at the local scale in the absence of industrial sectoral reference : an issue for compliance demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Young Environmental Scientists Meeting (YES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste as a resource: a territorial approach for a multilevel management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Energy Resources Management Summit (EES-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01631057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SHOWE-IT project, an experience sharing on ICTs services in social residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonekindt Kathleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2017 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belambra Presqu'île de Giens, France. pp.1689-1697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01540216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser un outil d'aide à la décision pour une massification des rénovations à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès national du Bâtiment Durable : La rénovation énergétique et performante de l'habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France. Atelier 3 - L'intérêt des démarches de projets collectifs "public-privé"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et développement durable : Exemple d’une alliance au service de la rénovation d’un quartier stéphanois - Tarentaire-Beaubrun-Couriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du plan climat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection, transport and recovery of waste: a spatial explicit approach for the case of Montreal (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd International Conference on Green Supply Chain 2016 (GSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01377597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques as a Sustainability Tool in Manufacturing: Case Study in the Dairy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Berlin, Germany. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.03.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01350886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Hierarchical Waste Collection System on the Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to product: a paradigm shift in LCA applied to wastewater sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Flotation Deinking Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Representative Installations to Determine Best Available Techniques: A Methodological Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darmon Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th Ann ual International Symposium on Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Athens institute for Education and Research, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation environnementale de scénarios de gestion mutualisée de déchets sur un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières, énergies, déchets : circulations territoriales et économie des circularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions &amp;quot;smart&amp;quot; : conditions de transition vers une sobriété énergétique en logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zoonnekindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01017266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale comparative de procédés de désencrage de papier par flottation : air vs ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Energy Savings through a Kriging Metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espéran Padonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Network for Business and Industrial Statistics (ENBIS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00864669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHOWE-IT, an ICT support solution to become more efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments & Facteur 4. Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la consommation énergétique au sein des logements sociaux par l'intermédiaire des technologies de comptage intelligent : l'exemple du projet européen SHOWE-IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zoonnekindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Energies S2E2/ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenge of housing refurbishment using decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belambra Presqu'île de Giens, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00633639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnectivity of habitats in soil: combining X-ray micro tomography and thin sectioning to reveal fungal-soil structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Binnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Young Iain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grinev Dmitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitrophic interactions in soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'apport d'amendements organiques sur les émissions de N2O et de N2 par les sols, au cours de la dénitrification, révélée par le traçage isotopique 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Milloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations and barriers of energy efficiency renovations in the residential sector: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCFM, Congreso de Postgrado en Ingeniería, Ciencias e Innovación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03757105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating an environmental load to wastewater sludge when sludge moves from “waste” to “product”, a challenge for LCA of sanitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La data et l'IA, un atout pour une massification énergétique réussie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03386013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirius un outil innovant pour un diagnostic précis des enjeux de la surchauffe urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03484658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la performance énergétique des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03965860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2019, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l’aide des Meilleures Techniques Disponibles : Application aux filières de traitement des eaux / Applicabilité à la filière de traitement et valorisation des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse des STEU Rapport Technique Interne WP5 n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des STEU sur les données relatives à l’eau Rapport Technique Interne WP5 n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CONFIDENTIEL: cas d'application détaillé aux INB issu de la thèse de Damine Evrard « Approche intégrée pour une évaluation multicritère des meilleures techniques disponibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sites de référence : cas d'étude sur le secteur laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif technique - Outil d’analyse environnementale EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 179p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise Approfondissement du domaine Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise - Analyse des domaines de l’outil EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse des travaux du GT EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2014, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'outil EcoK. Identification, hiérarchisation et maîtrise des aspects et impacts environnementaux indirects des activités d'ingénierie d'études d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise : Outil ECO-K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2013, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision de la construction « durable » au regard des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint-Etienne. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments et facteur 4, de l'émergence d'un objectif global à son application au niveau local. : Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012EMSE0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00739707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide à la décision pour les transitions énergétiques et environnementales des territoires et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université Jean Monnet (Saint-Etienne), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05162555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan VILLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cn377rk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan VILLOT est enseignant chercheur et responsable de l’équipe GEO (Génie de l’Environnement pour les Organisations) au sein de Mines Saint-Etienne (Institut Mines Télécom). Membre de l’UMR 5600 Environnement Ville et Société, ses axes de recherche se focalisent sur le développement d’outils et de méthodes en faveur des villes durables. Plus précisément, il s’intéresse depuis 2008 au sujet de la « massification » de la rénovation énergétique et de l’apport des outils numériques et notamment des jumeaux numériques comme catalyseur de l’atteinte des objectifs énergétiques et climatiques. Engagé dans une recherche intervention en partenariat avec les acteurs territoriaux, il accompagne depuis 2011 la montée en compétences des acteurs du bâtiment en tant que responsable scientifique et pédagogique du Mastère Spécialisé Expert en Efficacité Énergétique dans la Rénovation des Bâtiments. Co-fondateur et directeur scientifique de l’entreprise U.R.B.S., qui valorise les résultats brevetés de sa recherche partenariale, il s’engage depuis 2019 à la diffusion de la connaissance sur le parc bâti français par le déploiement d’un géo-commun : l’Observatoire National des Bâtiments.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la rénovation énergétique des bâtiments : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Ziraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 02, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05525148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la mesure du coût résidentiel et de ses enjeux au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84 | 2025 (84), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.14443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733123v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE: A temporal optimization model for residential buildings retrofit to discuss policy objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreau Enora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.122936. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.122936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04498254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276127v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une stratégie alternative pour massifier la rénovation en France : la mise en concession de lots d’immeubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Best Available Technique Performances for Urban Wastewater Plants: A French Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Protection Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.42-59. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/epr.4120243816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04502059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Environmental Assessment to PSS Specificities: Heating Appliance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-024-00576-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Environmental Performance: A Method for Identifying and Prioritizing Key Environmental Issues in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.1653-1676. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cleantechnol6040080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04836983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture kriging for granular data: The case of energy performance certificate prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.100279. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sctalk.2023.100279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration method for an open source model to simulate building energy at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Abdelouadoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113205. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04117433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massifier la rénovation énergétique des logements avec IMOPE, l’observatoire national des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’économie de la rénovation énergétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Heat Island index based on a simplified micro scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.100922. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2021.100922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in assessing Best Available Techniques (BATs) compliance in the absence of industrial sectoral reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121474. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques: An integrated method for multicriteria assessment of reference installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadad Armiyaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bouhrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an allocation factor based on product- and process-related parameters to assess environmental burdens of producing value-added sludge-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.1546-1557. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clepro.2017.10.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01617742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service area size assessment for evaluating the spatial scale of solid waste recovery chains: A territorial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.386-396. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01502162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels du bâtiment face aux enjeux énergétiques, une perspective limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 15 ( Numéro 3), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.16831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01265719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to added value product: towards a paradigm shift in life cycle assessment applied to wastewater sludge – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (10), pp 60-75. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01327185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Technique assessment methods: A literature review from sector to installation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In Press, Accepted Manuscript. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.01.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01275243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels de la construction : quelle contribution possible au facteur 4 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 2 (n° 1), pp.8834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00583365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décisions multi-acteurs et multi-critères pour configurer les solutions et les réseaux de valeurs des Systèmes Produits-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la santé dans les politiques territoriales de gestion de l'urbanisation : méthode d'aide à la décision multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALASS-GISEH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04639476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques pour les villes durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils pour la soutenabilité et résilience des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04837209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Multi-Criteria Decision-Making: Evaluation of Design Scenarios for PSS Heating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04699599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une stratégie alternative pour massifier la rénovation : la mise en concession de lots d’immeubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Rénover pour la transition. Approches de sciences sociales des marchés de la rénovation énergétique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04528856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical instrumentation of the notion of 'residential cost’: first lessons from the EMC2 travel survey of Grenoble 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie urbaine, Ecole Polytechnique Fédérale de Lausanne; Université de Lausanne; Institut de géographie et durabilité, Université de Lausanne, Sep 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les dépenses logement + mobilité des ménages pour réfléchir l’aménagement des territoires Les apports du module ‘coût résidentiel’ de l’EMC² de Grenoble 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04218318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'évaluation environnementale aux spécificités des systèmes intelligents produits-services : le cas des chauffages connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique / SAGIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04079977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04158342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des installations industrielles : Application du concept de meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE AXELERA : Évaluation de la performance environnementale des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03819564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment Methods of Smart PSS: Heating Appliance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2022: Advances in Production Management Systems. Smart Manufacturing and Logistics Systems: Turning Ideas into Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gyeongju, South Korea. pp.351-358, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16411-8_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03792948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Canicula, analyse de la vulnérabilité du parc bâti stéphanois aux vagues de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier webinaire Innovation Bâtiment. Ville et Aménagement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02988210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic territorial pour la caractérisation de la vulnérabilité du parc bâti aux vagues de chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier : La Résilience et la qualité du logement social dans un contexte de transition : une approche centrée sur le design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier, Nov 2020, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02988243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the implementation of best available techniques at the local scale in the absence of industrial sectoral reference : an issue for compliance demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Young Environmental Scientists Meeting (YES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste as a resource: a territorial approach for a multilevel management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Energy Resources Management Summit (EES-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01631057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SHOWE-IT project, an experience sharing on ICTs services in social residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonekindt Kathleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2017 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belambra Presqu'île de Giens, France. pp.1689-1697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01540216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et développement durable : Exemple d’une alliance au service de la rénovation d’un quartier stéphanois - Tarentaire-Beaubrun-Couriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du plan climat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser un outil d'aide à la décision pour une massification des rénovations à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès national du Bâtiment Durable : La rénovation énergétique et performante de l'habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France. Atelier 3 - L'intérêt des démarches de projets collectifs "public-privé"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques as a Sustainability Tool in Manufacturing: Case Study in the Dairy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Berlin, Germany. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.03.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01350886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection, transport and recovery of waste: a spatial explicit approach for the case of Montreal (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd International Conference on Green Supply Chain 2016 (GSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01377597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Hierarchical Waste Collection System on the Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to product: a paradigm shift in LCA applied to wastewater sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Representative Installations to Determine Best Available Techniques: A Methodological Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darmon Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th Ann ual International Symposium on Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Athens institute for Education and Research, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Flotation Deinking Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation environnementale de scénarios de gestion mutualisée de déchets sur un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières, énergies, déchets : circulations territoriales et économie des circularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions &amp;quot;smart&amp;quot; : conditions de transition vers une sobriété énergétique en logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zoonnekindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01017266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale comparative de procédés de désencrage de papier par flottation : air vs ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHOWE-IT, an ICT support solution to become more efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Energy Savings through a Kriging Metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espéran Padonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Network for Business and Industrial Statistics (ENBIS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00864669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments & Facteur 4. Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la consommation énergétique au sein des logements sociaux par l'intermédiaire des technologies de comptage intelligent : l'exemple du projet européen SHOWE-IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zoonnekindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Energies S2E2/ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenge of housing refurbishment using decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belambra Presqu'île de Giens, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00633639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnectivity of habitats in soil: combining X-ray micro tomography and thin sectioning to reveal fungal-soil structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Binnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Young Iain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grinev Dmitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitrophic interactions in soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'apport d'amendements organiques sur les émissions de N2O et de N2 par les sols, au cours de la dénitrification, révélée par le traçage isotopique 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Milloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations and barriers of energy efficiency renovations in the residential sector: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCFM, Congreso de Postgrado en Ingeniería, Ciencias e Innovación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03757105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating an environmental load to wastewater sludge when sludge moves from “waste” to “product”, a challenge for LCA of sanitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La data et l'IA, un atout pour une massification énergétique réussie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03386013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirius un outil innovant pour un diagnostic précis des enjeux de la surchauffe urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03484658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la performance énergétique des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03965860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2019, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l’aide des Meilleures Techniques Disponibles : Application aux filières de traitement des eaux / Applicabilité à la filière de traitement et valorisation des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse des STEU Rapport Technique Interne WP5 n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des STEU sur les données relatives à l’eau Rapport Technique Interne WP5 n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CONFIDENTIEL: cas d'application détaillé aux INB issu de la thèse de Damine Evrard « Approche intégrée pour une évaluation multicritère des meilleures techniques disponibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sites de référence : cas d'étude sur le secteur laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif technique - Outil d’analyse environnementale EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 179p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise Approfondissement du domaine Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise - Analyse des domaines de l’outil EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse des travaux du GT EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2014, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'outil EcoK. Identification, hiérarchisation et maîtrise des aspects et impacts environnementaux indirects des activités d'ingénierie d'études d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise : Outil ECO-K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2013, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision de la construction « durable » au regard des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint-Etienne. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments et facteur 4, de l'émergence d'un objectif global à son application au niveau local. : Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012EMSE0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00739707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide à la décision pour les transitions énergétiques et environnementales des territoires et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université Jean Monnet (Saint-Etienne), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05162555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E55762D"/>
+    <w:nsid w:val="31AAAD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cn377rk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525148v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ziraoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733123v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.14443" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04502059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/epr.4120243816" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04498254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rit Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arthur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorel Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Enora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.122936" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hqa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Maliqi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vuillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-024-00576-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04836983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dellise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amardeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6040080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03664023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marcel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.100922" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadad Armiyaou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouhrizi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.234" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0NWFJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01617742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clepro.2017.10.112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01502162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGKJ487T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01265719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16831" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01327185v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC670HCN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01275243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.01.096" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19D63TF5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04837209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04699599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04528856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03819564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16411-8_41" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02988210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02988243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01540216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoonekindt Kathleen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01156522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Natacha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01128286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01017266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zoonnekindt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00864669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;ran Padonou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00633639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Binnie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Young Iain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinev Dmitri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Milloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03757105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vargas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03386013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03484658v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424417v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EMSE0649" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05162555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cn377rk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525148v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ziraoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733123v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.14443" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04498254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rit Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arthur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorel Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Enora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.122936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hqa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04502059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/epr.4120243816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Maliqi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vuillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-024-00576-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04836983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dellise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amardeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6040080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03664023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marcel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.100922" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadad Armiyaou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouhrizi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.234" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0NWFJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01617742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clepro.2017.10.112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01502162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGKJ487T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01265719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16831" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01327185v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC670HCN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01275243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.01.096" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19D63TF5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04837209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04699599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04528856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03819564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16411-8_41" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02988210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02988243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01540216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoonekindt Kathleen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Brossard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01156522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Natacha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01128286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01017266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zoonnekindt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00864669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;ran Padonou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00633639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Binnie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Young Iain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinev Dmitri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Milloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03757105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vargas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03386013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03484658v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424417v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EMSE0649" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05162555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>