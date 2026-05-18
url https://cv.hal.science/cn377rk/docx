--- v1 (2026-04-20)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan VILLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cn377rk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan VILLOT est enseignant chercheur et responsable de l’équipe GEO (Génie de l’Environnement pour les Organisations) au sein de Mines Saint-Etienne (Institut Mines Télécom). Membre de l’UMR 5600 Environnement Ville et Société, ses axes de recherche se focalisent sur le développement d’outils et de méthodes en faveur des villes durables. Plus précisément, il s’intéresse depuis 2008 au sujet de la « massification » de la rénovation énergétique et de l’apport des outils numériques et notamment des jumeaux numériques comme catalyseur de l’atteinte des objectifs énergétiques et climatiques. Engagé dans une recherche intervention en partenariat avec les acteurs territoriaux, il accompagne depuis 2011 la montée en compétences des acteurs du bâtiment en tant que responsable scientifique et pédagogique du Mastère Spécialisé Expert en Efficacité Énergétique dans la Rénovation des Bâtiments. Co-fondateur et directeur scientifique de l’entreprise U.R.B.S., qui valorise les résultats brevetés de sa recherche partenariale, il s’engage depuis 2019 à la diffusion de la connaissance sur le parc bâti français par le déploiement d’un géo-commun : l’Observatoire National des Bâtiments.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la rénovation énergétique des bâtiments : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Ziraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 02, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05525148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la mesure du coût résidentiel et de ses enjeux au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84 | 2025 (84), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.14443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733123v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE: A temporal optimization model for residential buildings retrofit to discuss policy objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreau Enora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.122936. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.122936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04498254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276127v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une stratégie alternative pour massifier la rénovation en France : la mise en concession de lots d’immeubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Best Available Technique Performances for Urban Wastewater Plants: A French Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Protection Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.42-59. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/epr.4120243816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04502059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Environmental Assessment to PSS Specificities: Heating Appliance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-024-00576-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Environmental Performance: A Method for Identifying and Prioritizing Key Environmental Issues in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.1653-1676. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cleantechnol6040080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04836983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture kriging for granular data: The case of energy performance certificate prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.100279. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sctalk.2023.100279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration method for an open source model to simulate building energy at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Abdelouadoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113205. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04117433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massifier la rénovation énergétique des logements avec IMOPE, l’observatoire national des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’économie de la rénovation énergétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Heat Island index based on a simplified micro scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.100922. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2021.100922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in assessing Best Available Techniques (BATs) compliance in the absence of industrial sectoral reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121474. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques: An integrated method for multicriteria assessment of reference installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadad Armiyaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bouhrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an allocation factor based on product- and process-related parameters to assess environmental burdens of producing value-added sludge-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.1546-1557. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clepro.2017.10.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01617742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service area size assessment for evaluating the spatial scale of solid waste recovery chains: A territorial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.386-396. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01502162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels du bâtiment face aux enjeux énergétiques, une perspective limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 15 ( Numéro 3), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.16831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01265719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to added value product: towards a paradigm shift in life cycle assessment applied to wastewater sludge – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (10), pp 60-75. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01327185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Technique assessment methods: A literature review from sector to installation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In Press, Accepted Manuscript. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.01.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01275243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels de la construction : quelle contribution possible au facteur 4 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 2 (n° 1), pp.8834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00583365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décisions multi-acteurs et multi-critères pour configurer les solutions et les réseaux de valeurs des Systèmes Produits-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la santé dans les politiques territoriales de gestion de l'urbanisation : méthode d'aide à la décision multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALASS-GISEH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04639476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques pour les villes durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils pour la soutenabilité et résilience des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04837209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Multi-Criteria Decision-Making: Evaluation of Design Scenarios for PSS Heating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04699599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une stratégie alternative pour massifier la rénovation : la mise en concession de lots d’immeubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Rénover pour la transition. Approches de sciences sociales des marchés de la rénovation énergétique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04528856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical instrumentation of the notion of 'residential cost’: first lessons from the EMC2 travel survey of Grenoble 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie urbaine, Ecole Polytechnique Fédérale de Lausanne; Université de Lausanne; Institut de géographie et durabilité, Université de Lausanne, Sep 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les dépenses logement + mobilité des ménages pour réfléchir l’aménagement des territoires Les apports du module ‘coût résidentiel’ de l’EMC² de Grenoble 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04218318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'évaluation environnementale aux spécificités des systèmes intelligents produits-services : le cas des chauffages connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique / SAGIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04079977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04158342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des installations industrielles : Application du concept de meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE AXELERA : Évaluation de la performance environnementale des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03819564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment Methods of Smart PSS: Heating Appliance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2022: Advances in Production Management Systems. Smart Manufacturing and Logistics Systems: Turning Ideas into Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gyeongju, South Korea. pp.351-358, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16411-8_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03792948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Canicula, analyse de la vulnérabilité du parc bâti stéphanois aux vagues de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier webinaire Innovation Bâtiment. Ville et Aménagement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02988210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic territorial pour la caractérisation de la vulnérabilité du parc bâti aux vagues de chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier : La Résilience et la qualité du logement social dans un contexte de transition : une approche centrée sur le design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier, Nov 2020, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02988243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the implementation of best available techniques at the local scale in the absence of industrial sectoral reference : an issue for compliance demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Young Environmental Scientists Meeting (YES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste as a resource: a territorial approach for a multilevel management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Energy Resources Management Summit (EES-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01631057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SHOWE-IT project, an experience sharing on ICTs services in social residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonekindt Kathleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2017 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belambra Presqu'île de Giens, France. pp.1689-1697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01540216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et développement durable : Exemple d’une alliance au service de la rénovation d’un quartier stéphanois - Tarentaire-Beaubrun-Couriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du plan climat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser un outil d'aide à la décision pour une massification des rénovations à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès national du Bâtiment Durable : La rénovation énergétique et performante de l'habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France. Atelier 3 - L'intérêt des démarches de projets collectifs "public-privé"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques as a Sustainability Tool in Manufacturing: Case Study in the Dairy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Berlin, Germany. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.03.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01350886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection, transport and recovery of waste: a spatial explicit approach for the case of Montreal (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd International Conference on Green Supply Chain 2016 (GSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01377597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Hierarchical Waste Collection System on the Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to product: a paradigm shift in LCA applied to wastewater sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Representative Installations to Determine Best Available Techniques: A Methodological Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darmon Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th Ann ual International Symposium on Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Athens institute for Education and Research, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Flotation Deinking Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation environnementale de scénarios de gestion mutualisée de déchets sur un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières, énergies, déchets : circulations territoriales et économie des circularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions &amp;quot;smart&amp;quot; : conditions de transition vers une sobriété énergétique en logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zoonnekindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01017266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale comparative de procédés de désencrage de papier par flottation : air vs ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHOWE-IT, an ICT support solution to become more efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Energy Savings through a Kriging Metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espéran Padonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Network for Business and Industrial Statistics (ENBIS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00864669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments & Facteur 4. Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la consommation énergétique au sein des logements sociaux par l'intermédiaire des technologies de comptage intelligent : l'exemple du projet européen SHOWE-IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zoonnekindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Energies S2E2/ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenge of housing refurbishment using decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belambra Presqu'île de Giens, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00633639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnectivity of habitats in soil: combining X-ray micro tomography and thin sectioning to reveal fungal-soil structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Binnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Young Iain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grinev Dmitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitrophic interactions in soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'apport d'amendements organiques sur les émissions de N2O et de N2 par les sols, au cours de la dénitrification, révélée par le traçage isotopique 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Milloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations and barriers of energy efficiency renovations in the residential sector: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCFM, Congreso de Postgrado en Ingeniería, Ciencias e Innovación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03757105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating an environmental load to wastewater sludge when sludge moves from “waste” to “product”, a challenge for LCA of sanitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La data et l'IA, un atout pour une massification énergétique réussie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03386013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirius un outil innovant pour un diagnostic précis des enjeux de la surchauffe urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03484658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la performance énergétique des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03965860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2019, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l’aide des Meilleures Techniques Disponibles : Application aux filières de traitement des eaux / Applicabilité à la filière de traitement et valorisation des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse des STEU Rapport Technique Interne WP5 n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des STEU sur les données relatives à l’eau Rapport Technique Interne WP5 n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CONFIDENTIEL: cas d'application détaillé aux INB issu de la thèse de Damine Evrard « Approche intégrée pour une évaluation multicritère des meilleures techniques disponibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sites de référence : cas d'étude sur le secteur laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif technique - Outil d’analyse environnementale EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 179p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise Approfondissement du domaine Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise - Analyse des domaines de l’outil EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse des travaux du GT EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2014, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'outil EcoK. Identification, hiérarchisation et maîtrise des aspects et impacts environnementaux indirects des activités d'ingénierie d'études d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise : Outil ECO-K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2013, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision de la construction « durable » au regard des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint-Etienne. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments et facteur 4, de l'émergence d'un objectif global à son application au niveau local. : Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012EMSE0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00739707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide à la décision pour les transitions énergétiques et environnementales des territoires et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université Jean Monnet (Saint-Etienne), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05162555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jonathan VILLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cn377rk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=s3jlE6oAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan VILLOT est enseignant chercheur et responsable de l’équipe GEO (Génie de l’Environnement pour les Organisations) au sein de Mines Saint-Etienne (Institut Mines Télécom). Membre de l’UMR 5600 Environnement Ville et Société, ses axes de recherche se focalisent sur le développement d’outils et de méthodes en faveur des villes durables. Plus précisément, il s’intéresse depuis 2008 au sujet de la « massification » de la rénovation énergétique et de l’apport des outils numériques et notamment des jumeaux numériques comme catalyseur de l’atteinte des objectifs énergétiques et climatiques. Engagé dans une recherche intervention en partenariat avec les acteurs territoriaux, il accompagne depuis 2011 la montée en compétences des acteurs du bâtiment en tant que responsable scientifique et pédagogique du Mastère Spécialisé Expert en Efficacité Énergétique dans la Rénovation des Bâtiments. Co-fondateur et directeur scientifique de l’entreprise U.R.B.S., qui valorise les résultats brevetés de sa recherche partenariale, il s’engage depuis 2019 à la diffusion de la connaissance sur le parc bâti français par le déploiement d’un géo-commun : l’Observatoire National des Bâtiments.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la rénovation énergétique des bâtiments : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Ziraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 02, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05525148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la mesure du coût résidentiel et de ses enjeux au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84 | 2025 (84), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.14443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733123v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAPE: A temporal optimization model for residential buildings retrofit to discuss policy objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rit Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garreau Enora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.122936. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.122936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04498254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Best Available Technique Performances for Urban Wastewater Plants: A French Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Protection Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.42-59. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/epr.4120243816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04502059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276127v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une stratégie alternative pour massifier la rénovation en France : la mise en concession de lots d’immeubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Environmental Assessment to PSS Specificities: Heating Appliance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vuillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-024-00576-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Environmental Performance: A Method for Identifying and Prioritizing Key Environmental Issues in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.1653-1676. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cleantechnol6040080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04836983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture kriging for granular data: The case of energy performance certificate prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.100279. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sctalk.2023.100279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration method for an open source model to simulate building energy at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Abdelouadoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113205. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.113205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04117433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massifier la rénovation énergétique des logements avec IMOPE, l’observatoire national des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’économie de la rénovation énergétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Heat Island index based on a simplified micro scale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.100922. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2021.100922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03313621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in assessing Best Available Techniques (BATs) compliance in the absence of industrial sectoral reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121474. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.121474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques: An integrated method for multicriteria assessment of reference installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadad Armiyaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Bouhrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.1034-1044. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.11.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing an allocation factor based on product- and process-related parameters to assess environmental burdens of producing value-added sludge-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.1546-1557. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clepro.2017.10.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01617742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service area size assessment for evaluating the spatial scale of solid waste recovery chains: A territorial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.386-396. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01502162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels du bâtiment face aux enjeux énergétiques, une perspective limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 15 ( Numéro 3), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.16831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01265719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to added value product: towards a paradigm shift in life cycle assessment applied to wastewater sludge – a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (10), pp 60-75. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01327185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Technique assessment methods: A literature review from sector to installation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, In Press, Accepted Manuscript. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.01.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01275243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels de la construction : quelle contribution possible au facteur 4 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 2 (n° 1), pp.8834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00583365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aborder les corrélations entre les indicateurs pour éviter les biais dans la prise de décision multicritères?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Anglehart-Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">93e édition du congrès de l'Acfas. Colloque RRECQ x CIRODD : Établir des ponts entre recherche et milieux preneurs pour un impact circulaire, durable et régénératif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Trois‑Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la santé dans les politiques territoriales de gestion de l'urbanisation : méthode d'aide à la décision multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALASS-GISEH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04639476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques pour les villes durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils pour la soutenabilité et résilience des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04837209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Multi-Criteria Decision-Making: Evaluation of Design Scenarios for PSS Heating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Albi, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04699599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une stratégie alternative pour massifier la rénovation : la mise en concession de lots d’immeubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schmaltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Rénover pour la transition. Approches de sciences sociales des marchés de la rénovation énergétique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04528856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décisions multi-acteurs et multi-critères pour configurer les solutions et les réseaux de valeurs des Systèmes Produits-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical instrumentation of the notion of 'residential cost’: first lessons from the EMC2 travel survey of Grenoble 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de sociologie urbaine, Ecole Polytechnique Fédérale de Lausanne; Université de Lausanne; Institut de géographie et durabilité, Université de Lausanne, Sep 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les dépenses logement + mobilité des ménages pour réfléchir l’aménagement des territoires Les apports du module ‘coût résidentiel’ de l’EMC² de Grenoble 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Ouaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Verry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04218318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'évaluation environnementale aux spécificités des systèmes intelligents produits-services : le cas des chauffages connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique / SAGIP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04079977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04158342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale des installations industrielles : Application du concept de meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE AXELERA : Évaluation de la performance environnementale des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03819564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment Methods of Smart PSS: Heating Appliance Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariza Maliqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2022: Advances in Production Management Systems. Smart Manufacturing and Logistics Systems: Turning Ideas into Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gyeongju, South Korea. pp.351-358, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16411-8_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03792948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Canicula, analyse de la vulnérabilité du parc bâti stéphanois aux vagues de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier webinaire Innovation Bâtiment. Ville et Aménagement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02988210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic territorial pour la caractérisation de la vulnérabilité du parc bâti aux vagues de chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier : La Résilience et la qualité du logement social dans un contexte de transition : une approche centrée sur le design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier, Nov 2020, En ligne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02988243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the implementation of best available techniques at the local scale in the absence of industrial sectoral reference : an issue for compliance demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Amardeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Young Environmental Scientists Meeting (YES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser un outil d'aide à la décision pour une massification des rénovations à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès national du Bâtiment Durable : La rénovation énergétique et performante de l'habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France. Atelier 3 - L'intérêt des démarches de projets collectifs "public-privé"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et développement durable : Exemple d’une alliance au service de la rénovation d’un quartier stéphanois - Tarentaire-Beaubrun-Couriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du plan climat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01651608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SHOWE-IT project, an experience sharing on ICTs services in social residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonekindt Kathleen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2017 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Belambra Presqu'île de Giens, France. pp.1689-1697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01540216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste as a resource: a territorial approach for a multilevel management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Energy Resources Management Summit (EES-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01631057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Available Techniques as a Sustainability Tool in Manufacturing: Case Study in the Dairy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Berlin, Germany. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.03.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01350886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection, transport and recovery of waste: a spatial explicit approach for the case of Montreal (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd International Conference on Green Supply Chain 2016 (GSC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loughborough University, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01377597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From waste to product: a paradigm shift in LCA applied to wastewater sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Assessment of Flotation Deinking Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Representative Installations to Determine Best Available Techniques: A Methodological Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darmon Natacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th Ann ual International Symposium on Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Athens institute for Education and Research, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01170715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation environnementale de scénarios de gestion mutualisée de déchets sur un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières, énergies, déchets : circulations territoriales et économie des circularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01128286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Hierarchical Waste Collection System on the Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Glaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hausler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Civil Engineering Widener University, Mar 2015, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01142836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale comparative de procédés de désencrage de papier par flottation : air vs ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions &amp;quot;smart&amp;quot; : conditions de transition vers une sobriété énergétique en logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zoonnekindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque " Eau, Déchets et Développement Durable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Alès, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01017266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHOWE-IT, an ICT support solution to become more efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Energy Savings through a Kriging Metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espéran Padonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the European Network for Business and Industrial Statistics (ENBIS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00864669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments & Facteur 4. Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la consommation énergétique au sein des logements sociaux par l'intermédiaire des technologies de comptage intelligent : l'exemple du projet européen SHOWE-IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Zoonnekindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Energies S2E2/ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenge of housing refurbishment using decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belambra Presqu'île de Giens, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00633639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnectivity of habitats in soil: combining X-ray micro tomography and thin sectioning to reveal fungal-soil structure interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Binnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Young Iain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grinev Dmitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitrophic interactions in soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'apport d'amendements organiques sur les émissions de N2O et de N2 par les sols, au cours de la dénitrification, révélée par le traçage isotopique 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Milloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations and barriers of energy efficiency renovations in the residential sector: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCFM, Congreso de Postgrado en Ingeniería, Ciencias e Innovación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03757105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocating an environmental load to wastewater sludge when sludge moves from “waste” to “product”, a challenge for LCA of sanitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilys Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La data et l'IA, un atout pour une massification énergétique réussie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03386013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirius un outil innovant pour un diagnostic précis des enjeux de la surchauffe urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03484658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la performance énergétique des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grossouvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rullière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03965860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2019, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multicritère et multiobjectif des performances à l'échelle locale des entreprises au regard des meilleures techniques disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dellise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale à l’aide des Meilleures Techniques Disponibles : Application aux filières de traitement des eaux / Applicabilité à la filière de traitement et valorisation des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01955560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des STEU sur les données relatives à l’eau Rapport Technique Interne WP5 n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse des STEU Rapport Technique Interne WP5 n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2017, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final CONFIDENTIEL: cas d'application détaillé aux INB issu de la thèse de Damine Evrard « Approche intégrée pour une évaluation multicritère des meilleures techniques disponibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des sites de référence : cas d'étude sur le secteur laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne (EMSE). 2016, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01424417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise Approfondissement du domaine Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise - Analyse des domaines de l’outil EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptif technique - Outil d’analyse environnementale EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2015, 179p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01314020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de synthèse des travaux du GT EcoK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2014, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise : Outil ECO-K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARMINES/Ecole des Mines de Saint Etienne. 2013, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'outil EcoK. Identification, hiérarchisation et maîtrise des aspects et impacts environnementaux indirects des activités d'ingénierie d'études d'EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision de la construction « durable » au regard des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint-Etienne. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments et facteur 4, de l'émergence d'un objectif global à son application au niveau local. : Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012EMSE0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00739707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide à la décision pour les transitions énergétiques et environnementales des territoires et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université Jean Monnet (Saint-Etienne), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05162555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31AAAD8D"/>
+    <w:nsid w:val="05D0E743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cn377rk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525148v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ziraoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733123v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.14443" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04498254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rit Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arthur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorel Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Enora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.122936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hqa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04502059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/epr.4120243816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Maliqi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vuillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-024-00576-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04836983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dellise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amardeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6040080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03664023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marcel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.100922" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadad Armiyaou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouhrizi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.234" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0NWFJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01617742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clepro.2017.10.112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01502162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGKJ487T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01265719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16831" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01327185v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC670HCN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01275243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.01.096" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19D63TF5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04837209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04699599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_21" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04528856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03819564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16411-8_41" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02988210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02988243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01540216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoonekindt Kathleen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Brossard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01156522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Natacha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01128286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01017266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zoonnekindt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00864669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;ran Padonou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00633639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Binnie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Young Iain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinev Dmitri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Milloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03757105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vargas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424314v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03386013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03484658v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633461v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424417v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088184v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EMSE0649" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05162555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cn377rk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=s3jlE6oAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ziraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmaltz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733123v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.14443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04498254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rit Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arthur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorel Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garreau Enora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.122936" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04502059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/epr.4120243816" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hqa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Maliqi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vuillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-024-00576-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04836983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dellise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Amardeil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol6040080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.113205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03664023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marcel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.100922" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.121474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadad Armiyaou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouhrizi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.234" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J0NWFJK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01617742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clepro.2017.10.112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01502162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGKJ487T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01265719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16831" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01327185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.076" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC670HCN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01275243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.01.096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19D63TF5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Anglehart-Nunes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04837209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04699599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04528856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03819564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792948v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16411-8_41" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02988210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02988243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01651608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01540216v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoonekindt Kathleen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350886v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.098" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01156522v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01170715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmon Natacha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01128286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01017266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zoonnekindt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00864669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;ran Padonou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00633639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Binnie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Young Iain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grinev Dmitri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Milloux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03757105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vargas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03386013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03484658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633460v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01424417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01314020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EMSE0649" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-05162555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>