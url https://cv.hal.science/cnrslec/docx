--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 42 (1), pp.e70075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/btpr.70075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1903,51 +1903,51 @@
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.27667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3440,295 +3440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-chip approach to study hepatotoxicity of DDT, permethrin and their mixtures</w:t>
+                <w:t xml:space="preserve">Effects of DDT and permethrin on rat hepatocytes cultivated in microfluidic biochips: Metabolomics and gene expression study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Fleury</w:t>
+                <w:t xml:space="preserve">Marie José Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (8), pp.1121-1134. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jat.3624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357461v1</w:t>
+                <w:t xml:space="preserve">hal-02357463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DDT and permethrin on rat hepatocytes cultivated in microfluidic biochips: Metabolomics and gene expression study</w:t>
+                <w:t xml:space="preserve">Metabolomics-on-a-chip approach to study hepatotoxicity of DDT, permethrin and their mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Zeller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Vittoria Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie José Fleury</w:t>
+                <w:t xml:space="preserve">Marie-José Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (8), pp.1121-1134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jat.3624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357463v1</w:t>
+                <w:t xml:space="preserve">hal-02357461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-in-oil droplet formation in a flow-focusing microsystem using pressure- and flow rate-driven pumps</w:t>
               </w:r>
@@ -4297,207 +4297,219 @@
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.2-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Brocheton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xenobiotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (2), pp.140-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/00498254.2012.706725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic technique for measuring microcapsules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4526,331 +4538,331 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioencapsulation Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ifosfamide nephrotoxicity induced in a liver-kidney co-culture biochip.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Choucha-Snouber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aninat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grsicom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Madalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (2), pp.597-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.24707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00864839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aninat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Choucha Snouber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4860,591 +4872,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Oleic Acid, Palmitic Acid and their mixture on the development of hepatic steatosis using liver-on-chip technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Abderrahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuyoshi Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th ESAO Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle découlement et suivi de prolifération dans des biopuces hépatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Verhulsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25`eme Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of liver-on-chip model integrating LSEC barrier and hepatocytes organoids for toxicity application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st edition of the MicroPhysio conference on "Micro-physiological models: From organoids to organs-on-chip"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cargese (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an advanced liver organ-on-chip integrating hydroscaffold mimicking cell matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th ESAO Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, London (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D liver-on-chip model integrating hydrogel mimicking cell matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Messelmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,198 +5475,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERMIS 6th World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Maastricht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogel integrated microchip : towards a human 3D model of liver cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilandra Boulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Cells-on-Chip 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Behavior of Rat Pancreatic Islets in an Organ-On-Chip Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Essaouiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5713,87 +5725,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAO-JSAO Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Osaka (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver on chip platform: key questions following 15 years of development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,113 +5820,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International MicroNanoconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre stabilité des émulsions eau-dans-huile et cristallisation de gouttes d’eau générées par microfluidique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,176 +5945,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Calorimétrie et d’Analyse Thermique JAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6112,65 +6124,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic evaluation of the elastic modulus of a capsule membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.X. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6188,70 +6200,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthès-Biesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Systems Engineering. Advances in Intelligent Systems and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 245, 2013, 978-3-319-02820-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02821-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6261,165 +6273,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational model of the crosstalk between hepatocyte fatty acid metabolism and oxidative stress highlights the key enzymes, metabolites, and detoxification pathways in the context of MASLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Voican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic characterization of the synergy between human induced pluripotent stem cells-derived liver-and pancreas-on-chip coculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Essaouiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6471,183 +6483,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmitic Acid Induced a Dedifferentiation Profile at the Transcriptome Level: A Collagen Synthesis but no Triglyceride Accumulation in Hepatocyte‐Like Cells Derived From Human‐Induced Pluripotent Stem Cells Cultivated Inside Organ on a Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tia Utami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6794,51 +6806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meschini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Hyeon Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Miura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Nishikawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2025.100384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04749333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sugimoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taketomo Kido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kawanishi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pachkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Tokito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Legallais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MO00082J" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pawlowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MO00050H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04749331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hepr.13893" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lereau-Bernier Myriam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Bertrand David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danoy Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Keiichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mo00132b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau-Bernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David Segard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Kimura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12818" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03286327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau Bernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.10.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinoshita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.09.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachi Kato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26970" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5R79JX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MO00122K" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Sasaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Hamedpour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Kubota" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Takizawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03578" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Matsumoto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astia Safitri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiro Maekawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruyuki Kinoshita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2854" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2018.02.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lignel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ihida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5815-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AN00973A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam Shaik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cathcart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ihida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lereau-Bernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa66e8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gires" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyoshi Sakai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilandra Boulais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Chu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_34" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Voican" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382565v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839414v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Gong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tia Utami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meschini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Hyeon Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Miura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Nishikawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2025.100384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04749333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sugimoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taketomo Kido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kawanishi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pachkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Tokito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Legallais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MO00082J" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pawlowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MO00050H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04749331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hepr.13893" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lereau-Bernier Myriam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Bertrand David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danoy Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Keiichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mo00132b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau-Bernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David Segard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Kimura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12818" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03286327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau Bernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.10.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinoshita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.09.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachi Kato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26970" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5R79JX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MO00122K" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Sasaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Hamedpour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Kubota" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Takizawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03578" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Matsumoto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astia Safitri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiro Maekawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruyuki Kinoshita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2854" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2018.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lignel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ihida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5815-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AN00973A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam Shaik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cathcart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ihida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lereau-Bernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa66e8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gires" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7TNJ5FG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyoshi Sakai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilandra Boulais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Chu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_34" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Voican" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382565v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839414v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Gong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tia Utami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>