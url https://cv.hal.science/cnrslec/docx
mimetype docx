--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2222,295 +2222,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling during the differentiation of human induced pluripotent stem cells into hepatocyte-like cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a pancreas-liver organ-on-chip coculture model for organ-to-organ interaction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Essaouiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teru Okitsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kinoshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Danoy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2019.10.006⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 164, pp.107783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2020.107783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453731v1</w:t>
+                <w:t xml:space="preserve">hal-03095499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a pancreas-liver organ-on-chip coculture model for organ-to-organ interaction studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teru Okitsu</w:t>
+                <w:t xml:space="preserve">Metabolomic profiling during the differentiation of human induced pluripotent stem cells into hepatocyte-like cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kinoshita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
+                <w:t xml:space="preserve">Myriam Lereau Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 164, pp.107783. </w:t>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.17-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2020.107783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2019.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095499v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of metabolomic and transcriptomic profiling to compare two protocols of differentiation of human induced pluripotent stem cells into hepatocytes</w:t>
               </w:r>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lereau Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,307 +2624,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized protocol for the hepatic differentiation of induced pluripotent stem cells in a fluidic microenvironment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling of derived-hepatocyte progenitors from induced pluripotent stem cells using nanoCAGE promoter analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lereau Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sachi Kato</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2018.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.26970⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357453v1</w:t>
+                <w:t xml:space="preserve">hal-02357456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of derived-hepatocyte progenitors from induced pluripotent stem cells using nanoCAGE promoter analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Optimized protocol for the hepatic differentiation of induced pluripotent stem cells in a fluidic microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Danoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lereau Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiichi Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Shinohara</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachi Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (7), pp.1762-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.26970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357456v1</w:t>
+                <w:t xml:space="preserve">hal-02357453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the transcription factors and their regulatory roles during a step-by-step differentiation of induced pluripotent stem cells into hepatocyte-like cells</w:t>
               </w:r>
@@ -3038,364 +3038,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplest Chemosensor Array for Phosphorylated Saccharides</w:t>
+                <w:t xml:space="preserve">Investigation of the hepatic respiration and liver zonation on rat hepatocytes using an integrated oxygen biosensor in a microscale device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yui Sasaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
+                <w:t xml:space="preserve">Satomi Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Hamedpour</w:t>
+                <w:t xml:space="preserve">Astia Safitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Danoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riku Kubota</w:t>
+                <w:t xml:space="preserve">Toshiro Maekawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin-Ya Takizawa</w:t>
+                <w:t xml:space="preserve">Haruyuki Kinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/btpr.2854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369560v1</w:t>
+                <w:t xml:space="preserve">hal-02357455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the hepatic respiration and liver zonation on rat hepatocytes using an integrated oxygen biosensor in a microscale device</w:t>
+                <w:t xml:space="preserve">Simplest Chemosensor Array for Phosphorylated Saccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satomi Matsumoto</w:t>
+                <w:t xml:space="preserve">Yui Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astia Safitri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Danoy</w:t>
+                <w:t xml:space="preserve">Vahid Hamedpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiro Maekawa</w:t>
+                <w:t xml:space="preserve">Riku Kubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haruyuki Kinoshita</w:t>
+                <w:t xml:space="preserve">Shin-Ya Takizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (5), </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/btpr.2854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357455v1</w:t>
+                <w:t xml:space="preserve">hal-02369560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of an oxygen sensor into a polydymethylsiloxane hepatic culture device for two-dimensional gradient characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satomi Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiro Maekawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haruyuki Kinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3708,395 +3708,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-in-oil droplet formation in a flow-focusing microsystem using pressure- and flow rate-driven pumps</w:t>
+                <w:t xml:space="preserve">Online monitoring of hepatic rat metabolism by coupling a liver biochip and a mass spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lignel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Drelich</w:t>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.07.065⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (19), pp.3747-3757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7AN00973A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357482v1</w:t>
+                <w:t xml:space="preserve">hal-01988812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro cyto-biocompatibility study of thin-film transistors substrates using an organotypic culture method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Egles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ihida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (1), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10856-016-5815-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring of hepatic rat metabolism by coupling a liver biochip and a mass spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-in-oil droplet formation in a flow-focusing microsystem using pressure- and flow rate-driven pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Merlier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 142 (19), pp.3747-3757. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 531, pp.164-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7AN00973A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988812v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin-film-transistor array: an exploratory attempt for high throughput cell manipulation using electrowetting principle</w:t>
               </w:r>
@@ -4255,51 +4255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthès-Biesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.2-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4339,256 +4339,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic technique for measuring microcapsules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthès-Biesel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioencapsulation Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963431v1</w:t>
+                <w:t xml:space="preserve">hal-02019778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic technique for measuring microcapsules.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of seven drug metabolisms and clearances by cryopreserved human primary hepatocytes cultivated in microfluidic biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Brocheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioencapsulation Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xenobiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (2), pp.140-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/00498254.2012.706725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019778v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ifosfamide nephrotoxicity induced in a liver-kidney co-culture biochip.</w:t>
               </w:r>
@@ -4626,51 +4626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grsicom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Madalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (2), pp.597-608. </w:t>
@@ -4720,51 +4720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5649,51 +5649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Behavior of Rat Pancreatic Islets in an Organ-On-Chip Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Essaouiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teru Okitsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5856,90 +5856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre stabilité des émulsions eau-dans-huile et cristallisation de gouttes d’eau générées par microfluidique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6020,51 +6020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6151,51 +6151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic evaluation of the elastic modulus of a capsule membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.X. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Virginie Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meschini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Hyeon Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Miura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Nishikawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2025.100384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04749333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sugimoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taketomo Kido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kawanishi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pachkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Tokito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Legallais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MO00082J" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pawlowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MO00050H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04749331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hepr.13893" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lereau-Bernier Myriam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Bertrand David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danoy Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Keiichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mo00132b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau-Bernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David Segard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Kimura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12818" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03286327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau Bernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.10.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinoshita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107783" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.09.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachi Kato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26970" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5R79JX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MO00122K" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Sasaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Hamedpour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Kubota" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Takizawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03578" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Matsumoto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astia Safitri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiro Maekawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruyuki Kinoshita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2854" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2018.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lignel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955190v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ihida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5815-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AN00973A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam Shaik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cathcart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ihida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lereau-Bernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa66e8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gires" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7TNJ5FG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyoshi Sakai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilandra Boulais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Chu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_34" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Voican" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382565v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839414v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Gong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tia Utami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Morisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pawlowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Meschini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Hyeon Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arakawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.70043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Miura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Nishikawa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2025.100384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04749333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Scheidecker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Sugimoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taketomo Kido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Kawanishi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad30c5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787625v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pachkov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiya Tokito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Legallais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MO00082J" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2024.148441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pawlowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MO00050H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04749331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hepr.13893" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Messelmani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00307d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lereau-Bernier Myriam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Bertrand David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danoy Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Keiichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03861419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Essaouiba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mo00132b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau-Bernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David Segard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Kimura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12818" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03286327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bruce" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03285819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2021.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03288696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2021.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Okitsu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinoshita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107783" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lereau Bernier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2019.10.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.09.034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G5R79JX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachi Kato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26970" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MO00122K" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Matsumoto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astia Safitri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiro Maekawa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruyuki Kinoshita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2854" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Sasaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Hamedpour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Kubota" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ya Takizawa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03578" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2018.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AN00973A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ihida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-016-5815-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357482v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lignel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Salsac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.07.065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Azam Shaik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cathcart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ihida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lereau-Bernier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa66e8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gires" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth&#232;s-Biesel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7TNJ5FG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019778v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nicolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Brocheton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00498254.2012.706725" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grsicom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Madalinski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24707" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WF0R5G6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04476949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Abderrahmani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyoshi Sakai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Meziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verhulsel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497703v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04497725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04500618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilandra Boulais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pereira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02491826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clausse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02019807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Chu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_34" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Voican" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382565v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839414v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Gong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tia Utami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>