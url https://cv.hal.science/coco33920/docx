--- v1 (2026-03-27)
+++ v2 (2026-05-13)
@@ -150,2092 +150,2477 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Written Tests to OSCE: A Study on the Perceptions of Assessment Reform by Students and Faculty in the French Dental Curriculum</w:t>
+                <w:t xml:space="preserve">Salivary microbiota signatures of periodontitis are associated with CGM-derived short-term glycaemic control in adults with type 1 diabetes: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Prosper</w:t>
+                <w:t xml:space="preserve">Kevin Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Broutin</w:t>
+                <w:t xml:space="preserve">Jiuwen Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lê</w:t>
+                <w:t xml:space="preserve">Thibault Canceill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Cecchin-Albertoni</w:t>
+                <w:t xml:space="preserve">Paul Slisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Monsarrat</w:t>
+                <w:t xml:space="preserve">Charlotte Pegouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 5 (1), pp.7-7. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.1794873-1794873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ime5010007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2026.1794873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502863v1</w:t>
+                <w:t xml:space="preserve">hal-05574128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyromonas gingivalis-induced glucose intolerance during periapical lesions requires its LPS throught a Th17 immune response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From Written Tests to OSCE: A Study on the Perceptions of Assessment Reform by Students and Faculty in the French Dental Curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Prosper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
+                <w:t xml:space="preserve">Chiara Cecchin-Albertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oral Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41368-025-00403-6⟩</w:t>
+              <w:t xml:space="preserve">International Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (1), pp.7-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ime5010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382072v1</w:t>
+                <w:t xml:space="preserve">hal-05502863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dents et le milieu buccal au cœur de la santé globale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The oral repercussions of patients with eating disorders: Update and preventive solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Desnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023189⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.88 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2025.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433411v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Dysbiotic Oral Microbiota in Cardiometabolic Diseases: A Narrative Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Minty</w:t>
+                <w:t xml:space="preserve">The mouth, a site of control and pain: a patient-centered qualitative study on oral health experiences in anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Desnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Laurencin-Dalicieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics13203184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40337-025-01396-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04819623v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral and periodontal assessment at the first trimester of pregnancy: The PERISCOPE longitudinal study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Porphyromonas gingivalis-induced glucose intolerance during periapical lesions requires its LPS throught a Th17 immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sturaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Canceill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Champion</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Oral Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41368-025-00403-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aogs.14529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277182v1</w:t>
+                <w:t xml:space="preserve">hal-05382072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity Is Associated with the Severity of Periodontal Inflammation Due to a Specific Signature of Subgingival Microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les dents et le milieu buccal au cœur de la santé globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Prosper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Minty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexia Vinel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms242015123⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1), pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824980v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Diversity Microbiota in Apical Periodontitis and High Blood Pressure Are Signatures of the Severity of Apical Lesions in Humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Obesity Is Associated with the Severity of Periodontal Inflammation Due to a Specific Signature of Subgingival Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Minty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Azalbert</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Assoulant-Anduze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (2), pp.1589. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 24 (20), pp.15123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242015123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24021589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04959342v1</w:t>
+                <w:t xml:space="preserve">hal-04824980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human liver microbiota modeling strategy at the early onset of fibrosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Oral and periodontal assessment at the first trimester of pregnancy: The PERISCOPE longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inessa Timofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Champion</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-023-02774-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102 (6), pp.669 - 680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aogs.14529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951093v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Mucosal Lesion Diagnosis with Machine Learning Based on Medical and Semiological Data: An Observational Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Role of Dysbiotic Oral Microbiota in Cardiometabolic Diseases: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cecchin-Albertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cousty</w:t>
+                <w:t xml:space="preserve">Philippe Kemoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Minty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (21), pp.6596. </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (20), pp.3184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11216596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics13203184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04574671v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Oral Specialists Can Help Diagnose and Manage Extra-Digestive Inflammatory Bowel Disease Complications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Low-Diversity Microbiota in Apical Periodontitis and High Blood Pressure Are Signatures of the Severity of Apical Lesions in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Minty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Dimmock</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carle Paul</w:t>
+                <w:t xml:space="preserve">Vincent Azalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Reports in Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000513156⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24021589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270312v1</w:t>
+                <w:t xml:space="preserve">hal-04959342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Oral Specialists Can Help Diagnose and Manage Extra-Digestive Inflammatory Bowel Disease Complications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Dimmock</w:t>
+                <w:t xml:space="preserve">Human liver microbiota modeling strategy at the early onset of fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu M Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Effernberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela T Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Gilletta de Saint Joseph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carle Paul</w:t>
+                <w:t xml:space="preserve">Florence Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Reports in Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000513156⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-023-02774-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651971v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity Drives an Oral Microbiota Signature of Female Patients with Periodontitis: A Pilot Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improvement of Mucosal Lesion Diagnosis with Machine Learning Based on Medical and Semiological Data: An Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Azalbert</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kémoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11050745⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (21), pp.6596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11216596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651976v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Microbiota: A Major Player in the Diagnosis of Systemic Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From Child to Adulthood, a Multidisciplinary Approach of Multiple Microdontia Associated with Hypodontia: Case Report Relating a 15 Year-Long Management and Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Loubières</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Courset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11081376⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare9091180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651980v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Child to Adulthood, a Multidisciplinary Approach of Multiple Microdontia Associated with Hypodontia: Case Report Relating a 15 Year-Long Management and Follow-Up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How Oral Specialists Can Help Diagnose and Manage Extra-Digestive Inflammatory Bowel Disease Complications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Courtois</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dimmock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Gilletta de saint-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare9091180⟩</w:t>
+              <w:t xml:space="preserve">Case Reports in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.276-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000513156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651982v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Oral Specialists Can Help Diagnose and Manage Extra-Digestive Inflammatory Bowel Disease Complications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dimmock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Gilletta de Saint Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carle Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case Reports in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.276-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000513156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obesity Drives an Oral Microbiota Signature of Female Patients with Periodontitis: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Minty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Loubières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Azalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11050745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral Microbiota: A Major Player in the Diagnosis of Systemic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Minty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Loubières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11081376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Mucosal Lesion Diagnosis with MachineLearning Based on Medical and Semiological Data: An Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kémoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Students Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2245,114 +2630,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote oral et obésité : de la signature du microbiote oral dysbiotique chez l 'Homme à la causalité chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paul Sabatier - Toulouse III, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021TOU30234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04416243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2499,51 +2884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/coco33920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baguettesharp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boulangerie.baguettesharp.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/coco33920/STARFinder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Prosper" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Broutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cecchin-Albertoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ime5010007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sturaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41368-025-00403-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023189" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kemoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13203184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Timofeeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Bouchoucha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurencin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Assoulant-Anduze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu M Neagoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Effernberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela T Sala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02774-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04574671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubuc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Zitouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe K&#233;moun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dimmock" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gilletta&#160;de&#160;saint-Joseph" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carle Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513156" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gilletta de Saint Joseph" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Loubi&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11050745" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11081376" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaysse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Courset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Nasr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9091180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30234" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/coco33920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baguettesharp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boulangerie.baguettesharp.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/coco33920/STARFinder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Munsch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuwen Sun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Slisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pegouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2026.1794873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Prosper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Broutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cecchin-Albertoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ime5010007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Desnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monelle Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2025.01.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurencin-Dalicieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01396-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sturaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41368-025-00403-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023189" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Laurencin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Assoulant-Anduze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242015123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Timofeeva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Bouchoucha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.14529" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kemoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13203184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021589" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu M Neagoe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Effernberger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela T Sala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02774-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04574671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Zitouni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe K&#233;moun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaysse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Courset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Nasr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare9091180" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dimmock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gilletta&#160;de&#160;saint-Joseph" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carle Paul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513156" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gilletta de Saint Joseph" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Loubi&#232;res" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11050745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11081376" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416243v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30234" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>