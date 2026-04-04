--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -339,377 +339,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuple et révolution française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interrompre le temps, inventer le divorce en révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Wahnich</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ahrf.402.0131⟩</w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.7871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091311v1</w:t>
+                <w:t xml:space="preserve">hal-03136038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrompre le temps, inventer le divorce en révolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Regards croisés » des Annales historiques de la Révolution française : Révolution française et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Matonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Skornicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hannah Callaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (400), pp.151-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136038v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Regards croisés » des Annales historiques de la Révolution française : Révolution française et sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peuple et révolution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Matonti</w:t>
+                <w:t xml:space="preserve">Alpaugh Micah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haim Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hannah Callaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (400), pp.151-174</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, AHRF, 402, pp.110-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ahrf.402.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875115v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie révolutionnaire</w:t>
               </w:r>
@@ -767,675 +767,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commis et fonctionnaires, entre service du public et droits de l'individu, de 1792 à l'an IV</w:t>
+                <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 389 (3), pp.101-117</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017,  119 (3), pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073282v1</w:t>
+                <w:t xml:space="preserve">hal-01947640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture qui transforme le diagnostic en fatalité, ou la grand-peur d’une jeune chercheuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Cohen</w:t>
+                <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 119 (3), pp.101-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.119.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372541v1</w:t>
+                <w:t xml:space="preserve">hal-05073273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Le moment est précieux” : Les babouvistes et le jour dont “peut dépendre notre sort perpétuel” (1796-1797, et au-delà)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Une lecture qui transforme le diagnostic en fatalité, ou la grand-peur d’une jeune chercheuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372592v1</w:t>
+                <w:t xml:space="preserve">hal-02372541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture qui transforme le diagnostic en fatalité, ou la grand-peur d’une jeune chercheuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Cohen</w:t>
+                <w:t xml:space="preserve">“Le moment est précieux” : Les babouvistes et le jour dont “peut dépendre notre sort perpétuel” (1796-1797, et au-delà)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, </w:t>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.90-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bssg.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vaca.080.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073289v1</w:t>
+                <w:t xml:space="preserve">hal-02372592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
+                <w:t xml:space="preserve">Une lecture qui transforme le diagnostic en fatalité, ou la grand-peur d’une jeune chercheuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n° 119 (3), pp.101-121. </w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.119.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bssg.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073273v1</w:t>
+                <w:t xml:space="preserve">hal-05073289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
+                <w:t xml:space="preserve">Le moment est précieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017,  119 (3), pp.101</w:t>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (3), pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947640v1</w:t>
+                <w:t xml:space="preserve">hal-01947646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le moment est précieux</w:t>
+                <w:t xml:space="preserve">Commis et fonctionnaires, entre service du public et droits de l’individu, de 1792 à l’an IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80 (3), pp.90</w:t>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947646v1</w:t>
+                <w:t xml:space="preserve">hal-01727888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commis et fonctionnaires, entre service du public et droits de l’individu, de 1792 à l’an IV</w:t>
+                <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.101-117</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, vol.30, pp.101-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727888v1</w:t>
+                <w:t xml:space="preserve">hal-01735151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
+                <w:t xml:space="preserve">Commis et fonctionnaires, entre service du public et droits de l'individu, de 1792 à l'an IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119, vol.30, pp.101-121</w:t>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 389 (3), pp.101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735151v1</w:t>
+                <w:t xml:space="preserve">hal-05073282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuple émancipé ou peuple à régénérer : les débats du moment révolutionnaire (1789-1795)</w:t>
               </w:r>
@@ -1490,51 +1490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuple émancipé ou peuple à régénérer : les débats du moment révolutionnaire (1789-1795)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (48), pp.45-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,64 +1802,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et révoltes sociales dans l'historiographie de la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, N° 47, pp.43-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1887,282 +1887,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00495265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1968's paradoxical topicality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mai-Juin 68 [Chronique des publications parues sur mai 68]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Horizons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 45, pp.190-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.045.0176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00522258v1</w:t>
+                <w:t xml:space="preserve">halshs-00384772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai-Juin 68 [Chronique des publications parues sur mai 68]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">1968's paradoxical topicality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 10 (N° 3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/amx.045.0176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00384772v1</w:t>
+                <w:t xml:space="preserve">halshs-00522258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire en mouvement : démocratie et science [Entretien avec Gérard Noiriel]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, N° 44, pp.186-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2235,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2322,443 +2322,518 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subjectivation politique face à l’ordre social. Du concept à l’enquête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Populist Tradition. Critical and Socio-Historical Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, 2753598282</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075794v1</w:t>
+                <w:t xml:space="preserve">hal-05565289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natura Poporului. , traduction en roumain de Andreea Ratiu</w:t>
+                <w:t xml:space="preserve">La subjectivation politique face à l’ordre social. Du concept à l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editura Tact, 2023, Angelus Novus, Veronica Lazar, 978-606-9039-22-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Matamoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, 2753598282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073240v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuple</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Anamosa, 2019, 979-10-95772-59-0</w:t>
+                <w:t xml:space="preserve">Natura Poporului. , traduction en roumain de Andreea Ratiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editura Tact, 2023, Angelus Novus, Veronica Lazar, 978-606-9039-22-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372508v1</w:t>
+                <w:t xml:space="preserve">hal-05073240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvel atlas de l'histoire de France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Autrement, 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anamosa, 2019, 979-10-95772-59-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01771830v1</w:t>
+                <w:t xml:space="preserve">hal-02372508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouvel atlas de l'histoire de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autrement, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01771830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nature du peuple. Les formes de l’imaginaire social, XVIIIe/XXIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ Vallon, 2010, 978-2-87673-526-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2768,851 +2843,851 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire de document: Maupeou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La référence au passé récent : l’an II comme moteur d’action chez les révolutionnaires démocrates (Thermidor et au-delà)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Figeac. </w:t>
+              <w:t xml:space="preserve">Claudia Moatti; Michèle Riot-Sarcey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">État, pouvoirs et contestations dans les monarchies française et britannique et dans leurs colonies américaines (vers 1640-vers 1780)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2018, 978-2-200-62342-5</w:t>
+              <w:t xml:space="preserve">Pourquoi se référer au passé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions de l'atelier / Éditions Ouvrières, 2018, 978-2-7082-4556-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372578v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La référence au passé récent : l’an II comme moteur d’action chez les révolutionnaires démocrates (Thermidor et au-delà)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Politiques populaires (Angleterre, France, vers 1640-vers 1780)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudia Moatti; Michèle Riot-Sarcey. </w:t>
+              <w:t xml:space="preserve">Michel Figeac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pourquoi se référer au passé ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions de l'atelier / Éditions Ouvrières, 2018, 978-2-7082-4556-3</w:t>
+              <w:t xml:space="preserve">État, pouvoirs et contestations dans les monarchies française et britannique et dans leurs colonies américaines (vers 1640-vers 1780)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2018, 978-2-200-62342-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372521v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques populaires (Angleterre, France, vers 1640-vers 1780)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Commentaire de document: Maupeou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Figeac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État, pouvoirs et contestations dans les monarchies française et britannique et dans leurs colonies américaines (vers 1640-vers 1780)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2018, 978-2-200-62342-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372527v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sentinelles vigilantes” au village : la dénonciation comme espace de reconfiguration des cultures villageoises (1789-1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Boutoulle et Stéphane Gomis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.265-275, 2017, Flaran 37</w:t>
+              <w:t xml:space="preserve">Cultures villageoises au Moyen Age et à l’époque moderne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.265-275, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783867v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sentinelles vigilantes” au village : la dénonciation comme espace de reconfiguration des cultures villageoises (1789-1794)</w:t>
+                <w:t xml:space="preserve">La politique hétérogène du peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Boutoulle et Stéphane Gomis. </w:t>
+              <w:t xml:space="preserve">Chloé Gaboriaux et Arnault Skornicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures villageoises au Moyen Age et à l’époque moderne,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.265-275, 2017</w:t>
+              <w:t xml:space="preserve">Vers une histoire sociale des idées politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.295-306, 2017, Espaces politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073296v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique hétérogène du peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une histoire sociale des idées politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.295-306, 2017, Espaces politiques</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.295-306, 2017, 978-2-7574-2017-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.18726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783893v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique hétérogène du peuple</w:t>
+                <w:t xml:space="preserve">“Sentinelles vigilantes” au village : la dénonciation comme espace de reconfiguration des cultures villageoises (1789-1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Boutoulle et Stéphane Gomis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une histoire sociale des idées politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.265-275, 2017, Flaran 37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073265v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population. Démographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bronislaw Baczko; Michel Porret; François Rosset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’utopie au temps des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg éditeur, 2016, 978-2-8257-1033-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et politique dans la France du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Chemla; Thomas Coudreau; Giuseppe Leo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation. Pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Omniscience, pp.251-280, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anonymes &amp;quot;Réflexions sur l'éducation&amp;quot;, ou la pédagogie encyclopédique d'un fidèle lecteur de Jaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Barroux; François Pépin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Chevalier de Jaucourt. L’homme aux dix-sept mille articles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Société Diderot, pp.245-259, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger les juges: ouverture d'un espace critique socialement mixte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Bastien; Donald Fyson; Jean-Philippe Garneau; Thierry Nootens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et espaces publics en Occident, du Moyen-Âge à nos jours. Pouvoirs, Publicité et citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.287-298, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3759,51 +3834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durelle-Marc Yann-Arzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Skornicki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Callaway" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.080.0090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhj.4773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.13272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.047.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.044.0186" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18726" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durelle-Marc Yann-Arzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Skornicki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Callaway" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.080.0090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhj.4773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.13272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.047.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.044.0186" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18726" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>