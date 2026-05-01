--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -794,372 +794,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017,  119 (3), pp.101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, n° 119 (3), pp.101-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.119.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947640v1</w:t>
+                <w:t xml:space="preserve">hal-05073273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 119 (3), pp.101-121. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017,  119 (3), pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.119.0101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05073273v1</w:t>
+                <w:t xml:space="preserve">hal-01947640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture qui transforme le diagnostic en fatalité, ou la grand-peur d’une jeune chercheuse</w:t>
+                <w:t xml:space="preserve">“Le moment est précieux” : Les babouvistes et le jour dont “peut dépendre notre sort perpétuel” (1796-1797, et au-delà)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.90-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vaca.080.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372541v1</w:t>
+                <w:t xml:space="preserve">hal-02372592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Le moment est précieux” : Les babouvistes et le jour dont “peut dépendre notre sort perpétuel” (1796-1797, et au-delà)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Cohen</w:t>
+                <w:t xml:space="preserve">Une lecture qui transforme le diagnostic en fatalité, ou la grand-peur d’une jeune chercheuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vaca.080.0090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372592v1</w:t>
+                <w:t xml:space="preserve">hal-05073289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture qui transforme le diagnostic en fatalité, ou la grand-peur d’une jeune chercheuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Déborah Cohen</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bssg.129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05073289v1</w:t>
+                <w:t xml:space="preserve">hal-02372541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le moment est précieux</w:t>
               </w:r>
@@ -3834,51 +3834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durelle-Marc Yann-Arzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Skornicki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Callaway" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.080.0090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhj.4773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.13272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.047.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.044.0186" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18726" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durelle-Marc Yann-Arzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Skornicki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Callaway" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.080.0090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhj.4773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.13272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.047.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.044.0186" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18726" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>