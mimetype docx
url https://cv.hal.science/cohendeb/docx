--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -180,692 +180,692 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés : la Révolution et sa Loi</w:t>
+                <w:t xml:space="preserve">Ordre public ou ordre social et politique ? Les violences policières sous la monarchie constitutionnelle (1789-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wnl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847196v1</w:t>
+                <w:t xml:space="preserve">hal-05073029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrompre le temps, inventer le divorce en révolution</w:t>
+                <w:t xml:space="preserve">Regards croisés : la Révolution et sa Loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durelle-Marc Yann-Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 418, pp.143-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136038v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Regards croisés » des Annales historiques de la Révolution française : Révolution française et sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Matonti</w:t>
+                <w:t xml:space="preserve">Interrompre le temps, inventer le divorce en révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.7871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875115v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuple et révolution française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Regards croisés » des Annales historiques de la Révolution française : Révolution française et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Matonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Skornicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Wahnich</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Déborah Cohen</w:t>
+                <w:t xml:space="preserve">Hannah Callaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, AHRF, 402, pp.110-131. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 2 (400), pp.151-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091311v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie révolutionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peuple et révolution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpaugh Micah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haim Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.139-145. </w:t>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, AHRF, 402, pp.110-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elh.1462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ahrf.402.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372516v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
+                <w:t xml:space="preserve">Énergie révolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n° 119 (3), pp.101-121. </w:t>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.139-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.119.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/elh.1462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073273v1</w:t>
+                <w:t xml:space="preserve">hal-02372516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
               </w:r>
@@ -914,1431 +914,1509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Le moment est précieux” : Les babouvistes et le jour dont “peut dépendre notre sort perpétuel” (1796-1797, et au-delà)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Cohen</w:t>
+                <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vaca.080.0090⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 119 (3), pp.101-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.119.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372592v1</w:t>
+                <w:t xml:space="preserve">hal-05073273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture qui transforme le diagnostic en fatalité, ou la grand-peur d’une jeune chercheuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Cohen</w:t>
+                <w:t xml:space="preserve">“Le moment est précieux” : Les babouvistes et le jour dont “peut dépendre notre sort perpétuel” (1796-1797, et au-delà)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, </w:t>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.90-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bssg.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vaca.080.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073289v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture qui transforme le diagnostic en fatalité, ou la grand-peur d’une jeune chercheuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deborah Cohen</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bssg.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372541v1</w:t>
+                <w:t xml:space="preserve">hal-05073289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le moment est précieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Cohen</w:t>
+                <w:t xml:space="preserve">Une lecture qui transforme le diagnostic en fatalité, ou la grand-peur d’une jeune chercheuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80 (3), pp.90</w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947646v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commis et fonctionnaires, entre service du public et droits de l’individu, de 1792 à l’an IV</w:t>
+                <w:t xml:space="preserve">Le moment est précieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.101-117</w:t>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (3), pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727888v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambivalences du commun : le politique entre la communauté nationale et la communauté locale (diocèse de Nantes, 1790-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119, vol.30, pp.101-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commis et fonctionnaires, entre service du public et droits de l'individu, de 1792 à l'an IV</w:t>
+                <w:t xml:space="preserve">Commis et fonctionnaires, entre service du public et droits de l’individu, de 1792 à l’an IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 389 (3), pp.101-117</w:t>
+              <w:t xml:space="preserve">, 2017, 3, pp.101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073282v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuple émancipé ou peuple à régénérer : les débats du moment révolutionnaire (1789-1795)</w:t>
+                <w:t xml:space="preserve">Commis et fonctionnaires, entre service du public et droits de l'individu, de 1792 à l'an IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (2), pp.45</w:t>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 389 (3), pp.101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947650v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuple émancipé ou peuple à régénérer : les débats du moment révolutionnaire (1789-1795)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Cohen</w:t>
+                <w:t xml:space="preserve">Peuple émancipé ou peuple à régénérer : les débats du moment révolutionnaire (1789-1795)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2 (48), pp.45-58. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdm.048.0045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372572v1</w:t>
+                <w:t xml:space="preserve">hal-01947650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuple émancipé ou peuple à régénérer : les débats du moment révolutionnaire (1789-1795)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Cohen</w:t>
+                <w:t xml:space="preserve">Peuple émancipé ou peuple à régénérer : les débats du moment révolutionnaire (1789-1795)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° 48 (2), pp.45-58. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+              <w:t xml:space="preserve">, 2016, 2 (48), pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdm.048.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073315v1</w:t>
+                <w:t xml:space="preserve">hal-02372572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saber pragmático de la policía y pruebas formales de la justicia: dos modos de aprehender el crimen en el parís del siglo XVIII</w:t>
+                <w:t xml:space="preserve">Peuple émancipé ou peuple à régénérer : les débats du moment révolutionnaire (1789-1795)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Historia y Justicia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 48 (2), pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.048.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhj.4773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05073320v1</w:t>
+                <w:t xml:space="preserve">hal-05073315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live like the dogs? Animal life as a model and anti-model after the Year II</w:t>
+                <w:t xml:space="preserve">Saber pragmático de la policía y pruebas formales de la justicia: dos modos de aprehender el crimen en el parís del siglo XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 377, pp.59-79. </w:t>
+              <w:t xml:space="preserve">Revista Historia y Justicia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ahrf.13272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhj.4773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073348v1</w:t>
+                <w:t xml:space="preserve">hal-05073320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises et révoltes sociales dans l'historiographie de la France contemporaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
+                <w:t xml:space="preserve">Live like the dogs? Animal life as a model and anti-model after the Year II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, N° 47, pp.43-53. </w:t>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 377, pp.59-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/amx.047.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ahrf.13272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00495265v1</w:t>
+                <w:t xml:space="preserve">hal-05073348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai-Juin 68 [Chronique des publications parues sur mai 68]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Crises et révoltes sociales dans l'historiographie de la France contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, N° 45, pp.190-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/amx.045.0176⟩</w:t>
+              <w:t xml:space="preserve">, 2010, N° 47, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.047.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00384772v1</w:t>
+                <w:t xml:space="preserve">halshs-00495265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1968's paradoxical topicality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mai-Juin 68 [Chronique des publications parues sur mai 68]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Horizons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 45, pp.190-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.045.0176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00522258v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire en mouvement : démocratie et science [Entretien avec Gérard Noiriel]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Noiriel</w:t>
+                <w:t xml:space="preserve">1968's paradoxical topicality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deborah Cohen</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Critical Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 10 (N° 3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00357891v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'histoire en mouvement : démocratie et science [Entretien avec Gérard Noiriel]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 44, pp.186-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.044.0186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00357891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser par extraordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/labyrinthe.4153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2348,492 +2426,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Populist Tradition. Critical and Socio-Historical Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La subjectivation politique face à l’ordre social. Du concept à l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Matamoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Matamoros</w:t>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, 2753598282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natura Poporului. , traduction en roumain de Andreea Ratiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editura Tact, 2023, Angelus Novus, Veronica Lazar, 978-606-9039-22-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anamosa, 2019, 979-10-95772-59-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel atlas de l'histoire de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud-Dominique Houte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autrement, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01771830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature du peuple. Les formes de l’imaginaire social, XVIIIe/XXIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ Vallon, 2010, 978-2-87673-526-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2843,851 +2921,851 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La référence au passé récent : l’an II comme moteur d’action chez les révolutionnaires démocrates (Thermidor et au-delà)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Politiques populaires (Angleterre, France, vers 1640-vers 1780)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudia Moatti; Michèle Riot-Sarcey. </w:t>
+              <w:t xml:space="preserve">Michel Figeac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pourquoi se référer au passé ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions de l'atelier / Éditions Ouvrières, 2018, 978-2-7082-4556-3</w:t>
+              <w:t xml:space="preserve">État, pouvoirs et contestations dans les monarchies française et britannique et dans leurs colonies américaines (vers 1640-vers 1780)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2018, 978-2-200-62342-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372521v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques populaires (Angleterre, France, vers 1640-vers 1780)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La référence au passé récent : l’an II comme moteur d’action chez les révolutionnaires démocrates (Thermidor et au-delà)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Figeac. </w:t>
+              <w:t xml:space="preserve">Claudia Moatti; Michèle Riot-Sarcey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">État, pouvoirs et contestations dans les monarchies française et britannique et dans leurs colonies américaines (vers 1640-vers 1780)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2018, 978-2-200-62342-5</w:t>
+              <w:t xml:space="preserve">Pourquoi se référer au passé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions de l'atelier / Éditions Ouvrières, 2018, 978-2-7082-4556-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372527v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de document: Maupeou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Figeac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État, pouvoirs et contestations dans les monarchies française et britannique et dans leurs colonies américaines (vers 1640-vers 1780)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2018, 978-2-200-62342-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sentinelles vigilantes” au village : la dénonciation comme espace de reconfiguration des cultures villageoises (1789-1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Boutoulle et Stéphane Gomis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures villageoises au Moyen Age et à l’époque moderne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.265-275, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique hétérogène du peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chloé Gaboriaux et Arnault Skornicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une histoire sociale des idées politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.295-306, 2017, Espaces politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique hétérogène du peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une histoire sociale des idées politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.295-306, 2017, 978-2-7574-2017-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.18726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Sentinelles vigilantes” au village : la dénonciation comme espace de reconfiguration des cultures villageoises (1789-1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Boutoulle et Stéphane Gomis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.265-275, 2017, Flaran 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population. Démographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bronislaw Baczko; Michel Porret; François Rosset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’utopie au temps des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg éditeur, 2016, 978-2-8257-1033-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et politique dans la France du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Chemla; Thomas Coudreau; Giuseppe Leo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation. Pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Omniscience, pp.251-280, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anonymes &amp;quot;Réflexions sur l'éducation&amp;quot;, ou la pédagogie encyclopédique d'un fidèle lecteur de Jaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Barroux; François Pépin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Chevalier de Jaucourt. L’homme aux dix-sept mille articles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Société Diderot, pp.245-259, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger les juges: ouverture d'un espace critique socialement mixte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Bastien; Donald Fyson; Jean-Philippe Garneau; Thierry Nootens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et espaces publics en Occident, du Moyen-Âge à nos jours. Pouvoirs, Publicité et citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.287-298, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3834,51 +3912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durelle-Marc Yann-Arzel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Skornicki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Callaway" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1462" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.080.0090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhj.4773" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.13272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.047.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.044.0186" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18726" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372568v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wnl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durelle-Marc Yann-Arzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03136038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Skornicki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Callaway" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1462" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.080.0090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01947650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhj.4773" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.13272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.047.0043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.045.0176" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.044.0186" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aymes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ruelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.4153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075794v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dusserre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Dominique Houte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372578v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18726" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783867v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>