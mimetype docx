--- v1 (2026-03-27)
+++ v2 (2026-05-07)
@@ -433,411 +433,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le début du Beuronien à segments à Balagny-sur-Thérain (Oise, France)</w:t>
+                <w:t xml:space="preserve">Social context of Mesolithic rock engravings in the Fontainebleau sandstone region (Paris Basin, France): Contribution of the experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+                <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cayol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Griselin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62, pp.215-267. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.103554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/galliap.3268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925359v1</w:t>
+                <w:t xml:space="preserve">hal-03741150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social context of Mesolithic rock engravings in the Fontainebleau sandstone region (Paris Basin, France): Contribution of the experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du Mésolithique en creux : sépulture, fosses et mobilier sur le site du &amp;quot;Mont Saint-Pierre&amp;quot; à Champigny (Marne), IXè-VIIè millénaires avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cantin</w:t>
+                <w:t xml:space="preserve">Denis Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Valentin</w:t>
+                <w:t xml:space="preserve">Frederic Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médard Thiry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colas Guéret</w:t>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.31-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741150v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03932514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Mésolithique en creux : sépulture, fosses et mobilier sur le site du &amp;quot;Mont Saint-Pierre&amp;quot; à Champigny (Marne), IXè-VIIè millénaires avant notre ère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le début du Beuronien à segments à Balagny-sur-Thérain (Oise, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouquin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.215-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.3268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03932514v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic industries and plant processing in the Epipalaeolithic Maghreb: Evidence from use-wear analyses</w:t>
               </w:r>
@@ -2042,51 +2042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels matériaux pour quels objectifs. Evolution des sources d'approvisionnement en silex sur les sites mésolithiques en Alsace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Deseine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3340,51 +3340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre technologie lithique. Acquis, limites et perspectives sur le macro-outillage mésolithique en Europe de l'Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4273,51 +4273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Macrolithic Tool Technology and Function in Reconstructing the Palethnography of Mesolithic Hunter-Gatherer Societies in North-Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4824,51 +4824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt-Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larchant (Seine-et-Marne) Forêt domaniale de la Commanderie. Rapport de fouille programmée 2022, site des Dégoutants à Ratard 1 dit &amp;quot;Grotte à la Peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC/SRA Ile-de-France, GERSAR. 2023, 219 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5382,51 +5382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 1 Résumé de la première année de fouille programmée triennale menée sur le site des Dégoûtants à Ratard 1 (« Grotte à la Peinture ») à Larchant (Seine-et-Marne) dans VALENTIN B. (dir.), Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2021 - 2023). Rapport d’activités pour 2023. DRAC/SRA Île-de-France. 2023, 8 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC/SRA Ile-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5438,247 +5438,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan synthétique des nouvelles analyses menées sur les derniers gravoirs découverts en forêt de Fontainebleau et dans l’Yonne&amp;quot; in D. Simonin (ed.). Rapport du PCR &amp;quot;Sites à gravures rupestres protohistoriques en forêt de Fontainebleau. Inventaire, étude et protection d'un ensemble gravé unique en Europe&amp;quot;, Année 2021</w:t>
+                <w:t xml:space="preserve">Larchant (Seine-et-Marne) Forêt domaniale de la Commanderie. Rapport de fouille programmée 2021, site des Dégoutants à Ratard 1 dit &amp;quot;Grotte à la Peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2022, pp.103-108</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC/SRA Ile-de-France, GERSAR. 2022, pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03932422v1</w:t>
+                <w:t xml:space="preserve">halshs-03932457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larchant (Seine-et-Marne) Forêt domaniale de la Commanderie. Rapport de fouille programmée 2021, site des Dégoutants à Ratard 1 dit &amp;quot;Grotte à la Peinture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Dégoutants à Ratard 1 à Larchant (77) : contexte archéologique du fragment de paroi (cf. « monolithe »), synthèse des données et nouvelles questions&amp;quot; in B. Valentin (ed.). Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2021 - 2023). Rapport d’activités pour 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">DRAC/SRA Ile-de-France, GERSAR. 2022, pp.235</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2022, pp.211-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03932457v1</w:t>
+                <w:t xml:space="preserve">halshs-03932380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dégoutants à Ratard 1 à Larchant (77) : contexte archéologique du fragment de paroi (cf. « monolithe »), synthèse des données et nouvelles questions&amp;quot; in B. Valentin (ed.). Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2021 - 2023). Rapport d’activités pour 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan synthétique des nouvelles analyses menées sur les derniers gravoirs découverts en forêt de Fontainebleau et dans l’Yonne&amp;quot; in D. Simonin (ed.). Rapport du PCR &amp;quot;Sites à gravures rupestres protohistoriques en forêt de Fontainebleau. Inventaire, étude et protection d'un ensemble gravé unique en Europe&amp;quot;, Année 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2022, pp.211-240</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2022, pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03932380v1</w:t>
+                <w:t xml:space="preserve">halshs-03932422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers chasseurs-cueilleurs de la Préhistoire à Blois : occupation mésolithique du 8e millénaire dans la plaine alluviale de la Loire : Centre-Val de Loire, Loir-et-Cher, Blois, 13bis rue des Ponts-Chartrains : rapport de fouille</w:t>
               </w:r>
@@ -5865,51 +5865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une remise en contexte archéologique de l’Art Mésolithique du Sud de l’Île-de-France : des chaos gréseux aux territoires quotidiens». B. Valentin (ed.). Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2018 - 2020). Rapport d’activités pour 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2019, pp.309-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6010,51 +6010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles perspectives archéologiques aux Dégoutants à Ratard 1 (cf. « grotte à la Peinture) à Larchant (Seine-et-Marne) ? Compte rendu d’une petite opération de fouille préliminaire réalisée à l’automne 2019». B. Valentin (ed.). Art rupestre préhistorique dans les chaos gréseux du Bassin parisien (ARBap). Étude, archivage et valorisation. Programme collectif de recherche (2018 - 2020). Rapport d’activités pour 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Île-de-France, Service régional de l’archéologie. 2019, pp.287-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6198,51 +6198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Macrolithes. Balagny-sur-Thérain, Rue du 14 juillet 1789 (Oise). Occupation mésolithique à Balagny-sur-Thérain. Rapport de fouille, C. Paris (ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,741 +6284,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche fonctionnelle du matériel en silex des occupations RMS-A de Remilly-les-Pothées». B. Souffi (ed.). Remilly-les-Pothées «La Culotte». 8000 ans d’occupations sur les bords de l’Audry : évolution d’un site en contexte de bas de versant, du Mésolithique à l’Antiquité. Vol. 2 : Les occupations mésolithique des 8è et 6è millénaires avant J.C., Rapport de fouille</w:t>
+                <w:t xml:space="preserve">Approche fonctionnelle de l’outillage». G. Chamaux (ed.). Poupry (Centre-Val-de-Loire, Eure-et-Loir), «Vers Artenay». Un habitat du Néolithique final sur le plateau de Beauce, Rapport de fouille archéologique préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inrap Grand Est Nord, Service régional d’archéologie d’Alsace-Champagne-Ardenne. 2016, pp.147-178</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d’Eure-et-Loir. 2016, pp.265-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03064664v1</w:t>
+                <w:t xml:space="preserve">halshs-03064646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’activité sur l’opération de préparation à la publication du site mésolithique de “ l’Hermitage ” à Auneau, Eure-et-Loir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+                <w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03063749v1</w:t>
+                <w:t xml:space="preserve">halshs-03034185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche fonctionnelle de l’outillage». G. Chamaux (ed.). Poupry (Centre-Val-de-Loire, Eure-et-Loir), «Vers Artenay». Un habitat du Néolithique final sur le plateau de Beauce, Rapport de fouille archéologique préventive</w:t>
+                <w:t xml:space="preserve">Etude tracéologique». F. Blaser (ed.). Cormeilles-en-Parisis, ZAC «Les Bois de Rochefort», secteur 8. Ensemble funéraire du Néolithique Moyen I - Rapport final d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil départemental d’Eure-et-Loir. 2016, pp.265-287</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre-Île-de-France, Service régional d’archéologie d’Île-de-France. 2016, pp.150-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03064646v1</w:t>
+                <w:t xml:space="preserve">halshs-03064680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fiona Kildea</w:t>
+                <w:t xml:space="preserve">8000 ans d’occupations sur les bords de l’Audry: évolution d’un site en contexte de bas de versant, du Mésolithique à l’Antiquité : volume 2: Les occupations mésolithiques des 8e et 6e millénaire avant J.-C. : Remilly-les-Pothées, Ardennes, “La Culotte” : rapport de fouilles». 8000 ans d’occupations sur les bords de l’Audry: évolution d’un site en contexte de bas de versant, du Mésolithique à l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03034185v1</w:t>
+                <w:t xml:space="preserve">halshs-03063843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude tracéologique». F. Blaser (ed.). Cormeilles-en-Parisis, ZAC «Les Bois de Rochefort», secteur 8. Ensemble funéraire du Néolithique Moyen I - Rapport final d’opération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les débitages du premier Mésolithique dans le Bassin parisien. Bilan d’étape. L. Mevel et S. Griselin (eds.). Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre-Île-de-France, Service régional d’archéologie d’Île-de-France. 2016, pp.150-152</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SAR Région Centre. 2016, pp.233-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03064680v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8000 ans d’occupations sur les bords de l’Audry: évolution d’un site en contexte de bas de versant, du Mésolithique à l’Antiquité : volume 2: Les occupations mésolithiques des 8e et 6e millénaire avant J.-C. : Remilly-les-Pothées, Ardennes, “La Culotte” : rapport de fouilles». 8000 ans d’occupations sur les bords de l’Audry: évolution d’un site en contexte de bas de versant, du Mésolithique à l’Antiquité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse tracéologique d’un échantillon lithique». M. Fouin (ed.). Athis, Marne, «Chemin des Postes». Une longue fréquentation (du Paléolithique supérieur à l’époque contemporaine) des bords de Marne. Vol. 1 : Présentation de l’opération et des données archéologiques, Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] Inrap Grand Est Nord, Service régional d’archéologie d’Alsace-Champagne-Ardenne. 2016, pp.92-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03063843v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débitages du premier Mésolithique dans le Bassin parisien. Bilan d’étape. L. Mevel et S. Griselin (eds.). Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roncin</w:t>
+                <w:t xml:space="preserve">Rapport d’activité sur l’opération de préparation à la publication du site mésolithique de “ l’Hermitage ” à Auneau, Eure-et-Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SAR Région Centre. 2016, pp.233-238</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Centre. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03063882v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse tracéologique d’un échantillon lithique». M. Fouin (ed.). Athis, Marne, «Chemin des Postes». Une longue fréquentation (du Paléolithique supérieur à l’époque contemporaine) des bords de Marne. Vol. 1 : Présentation de l’opération et des données archéologiques, Rapport de fouille</w:t>
+                <w:t xml:space="preserve">Approche fonctionnelle du matériel en silex des occupations RMS-A de Remilly-les-Pothées». B. Souffi (ed.). Remilly-les-Pothées «La Culotte». 8000 ans d’occupations sur les bords de l’Audry : évolution d’un site en contexte de bas de versant, du Mésolithique à l’Antiquité. Vol. 2 : Les occupations mésolithique des 8è et 6è millénaires avant J.C., Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inrap Grand Est Nord, Service régional d’archéologie d’Alsace-Champagne-Ardenne. 2016, pp.92-97</w:t>
+              <w:t xml:space="preserve">[Research Report] Inrap Grand Est Nord, Service régional d’archéologie d’Alsace-Champagne-Ardenne. 2016, pp.147-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03064638v1</w:t>
+                <w:t xml:space="preserve">halshs-03064664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche fonctionnelle de l’outillage mésolithique du secteur 1b». C. Riche (ed.). Choisy-au-Bac, à la confluence de l’Aisne et de l’Oise : 10000 ans d’histoire du Paléolithique final à l’âge du Fer. Vol. 2 : Le Paléolithique final et le Mésolithique, Rapport de fouille</w:t>
               </w:r>
@@ -7122,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC SRA Centre. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7652,51 +7652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vandendriessche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330662" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Green" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09514-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7KXGSFNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cantin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103554" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Poupon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gibaja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Cha&#239;d-Saoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2019.157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02546553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca Solana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aluw&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messiaen Liesbeth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Collina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14889" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E. Krasinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Wygal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v1i2.1126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rassart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03923978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198853657.013.14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4226-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02102894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gueret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;mie Chombart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388518v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063872v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064646v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064680v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063843v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064638v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02121644v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vandendriessche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330662" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Green" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-023-09514-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103554" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Poupon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7KXGSFNJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gibaja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lubell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Cha&#239;d-Saoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2019.157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02546553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca Solana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aluw&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messiaen Liesbeth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Collina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14889" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119792v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Polloni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maingaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E. Krasinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Wygal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v1i2.1126" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rassart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932531v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931503v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03923978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Gibaja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198853657.013.14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4226-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868467v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02102894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gueret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#232;mie Chombart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961866v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388518v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932457v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932380v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063872v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064646v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064638v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063749v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496384v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02121644v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>