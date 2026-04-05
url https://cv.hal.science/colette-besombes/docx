--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -315,697 +315,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant controlled pressure-drop assisted pressing for defatting and dewatering of yellow mealworm larvae: process study and optimisation</w:t>
+                <w:t xml:space="preserve">Instant Controlled Pressure-Drop (DIC) for Volatile Compound Extraction and Bioethanol Production from Empty Aleppo Pinecones and Eucalyptus Chips: Process Optimization and Statistical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El Hajj</w:t>
+                <w:t xml:space="preserve">Yosra Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mhemdi</w:t>
+                <w:t xml:space="preserve">Neila Smichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Allaf</w:t>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (6), pp.761-779. </w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2022.0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12010-023-04437-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112929v1</w:t>
+                <w:t xml:space="preserve">hal-04112942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure-Drop (DIC) for Volatile Compound Extraction and Bioethanol Production from Empty Aleppo Pinecones and Eucalyptus Chips: Process Optimization and Statistical Modeling</w:t>
+                <w:t xml:space="preserve">Optimization of DIC-Tripolium Ecofriendly Extraction Process: Recovery of Hesperidin from Orange Byproducts, Antioxidant and α-Amylase Inhibition of Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Messaoudi</w:t>
+                <w:t xml:space="preserve">Mariem Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neila Smichi</w:t>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Allaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colette Besombes</w:t>
+                <w:t xml:space="preserve">Nouha M’hiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Allaf</w:t>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12010-023-04437-6⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12071346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112942v1</w:t>
+                <w:t xml:space="preserve">hal-04203696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of DIC-Tripolium Ecofriendly Extraction Process: Recovery of Hesperidin from Orange Byproducts, Antioxidant and α-Amylase Inhibition of Extracts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling Interval Hyper-Active Drying (IHAD) with Instant Controlled Pressure Drop (D.I.C.) to define new swell-drying processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+                <w:t xml:space="preserve">Wafa Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha M’hiri</w:t>
+                <w:t xml:space="preserve">Sihem Bellagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+                <w:t xml:space="preserve">Carmen Téllez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
+                <w:t xml:space="preserve">Sabah Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Negm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12071346⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2023.2223278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203696v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Interval Hyper-Active Drying (IHAD) with Instant Controlled Pressure Drop (D.I.C.) to define new swell-drying processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Salah Negm</w:t>
+                <w:t xml:space="preserve">Intensifying Effect of Instant Controlled Pressure Drop (DIC) Pre-Treatment on Hesperidin Recovery from Orange Byproducts: In Vitro Antioxidant and Antidiabetic Activities of the Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha M’hiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2023.2223278⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337755v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensifying Effect of Instant Controlled Pressure Drop (DIC) Pre-Treatment on Hesperidin Recovery from Orange Byproducts: In Vitro Antioxidant and Antidiabetic Activities of the Extracts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
+                <w:t xml:space="preserve">Instant controlled pressure-drop assisted pressing for defatting and dewatering of yellow mealworm larvae: process study and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mhemdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.1858. </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.761-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28041858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2022.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992526v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Argan oil, thyme, and rosemary on the drying process of Sardina Pilchardus fillets</w:t>
               </w:r>
@@ -1017,51 +1017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Mouhanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1121,64 +1121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Mhemdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1242,90 +1242,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Swell-Drying on Mango (Mangifera indica) Drying Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alberto Casaverde-Pacherrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Téllez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marcelo-Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (15), pp.2220. </w:t>
@@ -1363,51 +1363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of instant controlled pressure drop (DIC) treatment on the technological quality of gluten-free bread based on rice-field bean formula using design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulemkahel Souad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1497,90 +1497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Instant Controlled Pressure-Drop DIC Technique on the Supercritical Carbon Dioxide Date Seeds Oil Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Louaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1621,364 +1621,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar–geothermal drying/instant controlled pressure drop ‐swell drying of mechanically dewatered tomato paste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of interval infrared Airflow Drying: A case study of butternut (Cucurbita moschata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Hadibi</w:t>
+                <w:t xml:space="preserve">Chaima Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Boubekri</w:t>
+                <w:t xml:space="preserve">Collette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Mennouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Benhamza</w:t>
+                <w:t xml:space="preserve">Hela Gliguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpe.13811⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.111486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431463v1</w:t>
+                <w:t xml:space="preserve">hal-03429644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interval infrared Airflow Drying: A case study of butternut (Cucurbita moschata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Solar–geothermal drying/instant controlled pressure drop ‐swell drying of mechanically dewatered tomato paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Hadibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Rekik</w:t>
+                <w:t xml:space="preserve">Abdelghani Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collette Besombes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wafa Hajji</w:t>
+                <w:t xml:space="preserve">Djamel Mennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Gliguem</w:t>
+                <w:t xml:space="preserve">Abderrahmane Benhamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147, pp.111486. </w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.13811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429644v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological modeling of drying by starting-accessibility and water internal diffusion (SAWID); case of swell-drying of Tunisian thyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2051,64 +2051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritza Alonzo-Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaberta Cardador-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viridiana Tejada-Ortigoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2172,90 +2172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of expander and Instant Controlled Pressure-Drop DIC technologies as thermomechanical pretreatments in enhancing solvent extraction of vegetal soybean oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (10), pp.7235-7246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Téllez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grasas y Aceites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (3), pp.365. </w:t>
@@ -2423,51 +2423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés d’une pommade antibactérienne formulée à base de saponines extraites des feuilles de noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benahmed-Djilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,373 +2547,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apple juice concentrate impregnation enhances nutritional and textural attributes of the instant controlled pressure drop (DIC)‐dried carrot chips</w:t>
+                <w:t xml:space="preserve">Empirical and diffusion models of rehydration process of differently dried pumpkin slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Peng</w:t>
+                <w:t xml:space="preserve">A. Benseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinfeng Bi</w:t>
+                <w:t xml:space="preserve">A. Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianyong Yi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.N. Zidoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.9898⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.401-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssas.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478406v1</w:t>
+                <w:t xml:space="preserve">hal-02478318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical and diffusion models of rehydration process of differently dried pumpkin slices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apple juice concentrate impregnation enhances nutritional and textural attributes of the instant controlled pressure drop (DIC)‐dried carrot chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Zidoune</w:t>
+                <w:t xml:space="preserve">Jian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khanniche</w:t>
+                <w:t xml:space="preserve">Jinfeng Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Besombes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jianyong Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (4), pp.401-410. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (14), pp.6248-6257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssas.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.9898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478318v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological modeling and intensification of texturing/grinding-assisted solvent oil extraction: case of date seeds (Phoenix dactylifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (8), pp.2398-2410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2960,51 +2960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does instant autovaporization deepen the cold press-extraction process of sunflower vegetal oil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zeaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,77 +3107,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114, pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3205,325 +3205,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC to Intensify Drying Kinetics and Rheological Attributes of Carob Seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Technological Aptitudes and Pharmaceutical Applications of Schinus terebinthifolius Raddi Leaf and Seed Oil and Fruit Powders of Ziziphus jujuba Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benahmed Djilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nabiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saudi Journal of Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/phyto-2018-0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881299v1</w:t>
+                <w:t xml:space="preserve">hal-02478179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Aptitudes and Pharmaceutical Applications of Schinus terebinthifolius Raddi Leaf and Seed Oil and Fruit Powders of Ziziphus jujuba Mill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benahmed Djilali</w:t>
+                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC to Intensify Drying Kinetics and Rheological Attributes of Carob Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Allaf</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Haddarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytothérapie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Saudi Journal of Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478179v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant autovaporization as intensification way of classic distillation processes: fundamental and industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Issaadi-Hamitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.651-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3596,51 +3596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.620-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3687,64 +3687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step processes for in situ transesterification to biodiesel and lutein extraction from microalgae Phaeodactylum using instant controlled pressure drop (DIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtisam Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3778,77 +3778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical intensification of essential oil extraction from orange peel via instant autovaporization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3920,77 +3920,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of instant controlled pressure drop DIC treatment in manufacturing snacking and expanded granule powder of apple an onion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (3), pp.331-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4037,77 +4037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the drying of onion using the instant controlled pressure drop technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nsren Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (9), pp.993-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4141,77 +4141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant controlled pressure drop extraction of lavandin essential oils: Fundamentals and experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Berka-Zougali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1217 (44), pp.6807-6815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4271,64 +4271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Berka-Zougali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1217 (40), pp.6134-6142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4419,77 +4419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strawberries hybrid drying combining airflow, dic technology and intermittent microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzeddine Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Drying Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Valence, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4536,64 +4536,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La texturation par DIC des milieux poreux. 2. Identification de l'impact en termes de diffusivité, accessibilité initiale et disponibilité d'extraction d'huile de colza et de Jatropha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.C. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur les énergies renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Gafsa et Tozeur, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4631,64 +4631,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study, manufacturing, and characterization of expanded granule powder of Apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFSIA, Lyon (France); 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4713,64 +4713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extraction of essential oils by instant autovaporization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Technical Symposium on Food Processing, Monitoring Technology in Bioprocesses and Food Quality Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4795,64 +4795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Instantaneous Controlled Pressure Drop (DIC) technology for the extraction of essential oils from: oregano and jasmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,77 +4916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant controlled pressure drop (DIC) as a process of extraction of volatile oils: the impact of the rate of pressure drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Sobolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Symposium on essential oils ISEO 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Grasse-Opio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5069,64 +5069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5199,364 +5199,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant controlled pressure drop as new intensification ways for vegetal oil extraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bassam Jemoussi</w:t>
+                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC as a Strategic Technology for Different Types of Natural Functional Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Téllez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritza Alonzo-Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Besombes</w:t>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Food Processing Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815353-6.00008-2⟩</w:t>
+              <w:t xml:space="preserve">Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.81740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880992v1</w:t>
+                <w:t xml:space="preserve">hal-02478352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC as a Strategic Technology for Different Types of Natural Functional Foods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Instant controlled pressure drop as new intensification ways for vegetal oil extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jemoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
+              <w:t xml:space="preserve">Green Food Processing Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.221-244, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/intechopen.81740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815353-6.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478352v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying and Instant Controlled Pressure Drop Swell Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaf Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amami Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun S. Mujumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5620,64 +5620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jujuba and Spirulina Extracts as Prebiotic to Improve Milk Clotting and Develop Functional Yoghurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiba Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Benseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,77 +5745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Essential Oils and Volatile Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Berka-Zougali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Besombes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instant Controlled Pressure Drop (D.I.C.) in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.97-126, 2014, Food Engineering Series, 978-1-4614-8669-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5849,103 +5849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling DIC and Ultrasound in Solvent Extraction Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instant Controlled Pressure Drop (D.I.C.) in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.151-161, 2013, Food Engineering Series, 978-1-4614-8669-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5973,373 +5973,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of Solid and Powder Foodstuffs using DIC Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Mih</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baya Berka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Sobolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computer Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, InTech, 2011, </w:t>
+              <w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka; Eugene Vorobiev; Farid Chemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/16025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835718v1</w:t>
+                <w:t xml:space="preserve">hal-02805855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Decontamination of Solid and Powder Foodstuffs using DIC Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t>
+              <w:t xml:space="preserve">Advances in Computer Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5772/16025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805855v1</w:t>
+                <w:t xml:space="preserve">hal-03835718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and experimental studies in essential oil extraction by instant autovaporisation using the instant controlled pressure drop DIC technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Sobolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essential oils and aromas green extractions and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Har Krishan Bhalla, II, 311 p., 2009, 9788190577144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6396,64 +6396,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Détente Instantanée Contrôlée DIC dans la fabrication de biodiesel à partir des sources lipidiques naturelles; cas des algues et microalgues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Gelicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6542,51 +6542,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des phénomènes d'extraction hydro-thermo-mécanique d'herbes aromatiques : applications généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de La Rochelle, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6703,51 +6703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75340F53"/>
+    <w:nsid w:val="28DD286D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6934,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-besombes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-1542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126893233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed Djilali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Metahri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lakabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Benseddik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10100524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hajj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhemdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefrancois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Messaoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Smichi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Allaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-023-04437-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04203696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M&#8217;hiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Rokbeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Mounir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Negm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2223278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03992526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041858" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mouhanni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle El Hajj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03829007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Casaverde-Pacherrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcelo-Aldana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulemkahel Souad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatallah Leila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besombes Colette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaf Karim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJFS2020.2073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Louaer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zermane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-05061-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hadibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mennouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benhamza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13811" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Rekik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Besombes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Gliguem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111486" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khalfaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamrouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1896536" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Alonzo-Mac&#237;as" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaberta Cardador-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Tejada-Ortigoza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouallegue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allaf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Younes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.0337191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Djilali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chemoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nabiev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2019-0152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Peng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Bi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Yi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9898" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benseddik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Zidoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khanniche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2018.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02474131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouallegue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ben Younes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2015.03.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bahloul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03881299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benchikh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed Djilali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Issaadi-Hamitouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.267" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Toubane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Rezzoug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam Kamal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.06.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2ZV5B5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albitar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.491585" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsren Albitar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.507912" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02076638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka-Zougali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.08.050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hassani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.07.080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTQKHN9H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Amami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7556" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barkat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Berrich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Azzouz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_51" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03880992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jemoussi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815353-6.00008-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81740" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amami Ezzeddine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun S. Mujumdar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367262037-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benzehra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mih" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gelicus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399135v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-besombes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-1542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126893233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed Djilali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Metahri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lakabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Benseddik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10100524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Messaoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Smichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Allaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-023-04437-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04203696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M&#8217;hiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Rokbeni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hajji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Mounir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Negm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2223278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03992526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041858" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hajj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhemdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefrancois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mouhanni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle El Hajj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03829007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Casaverde-Pacherrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcelo-Aldana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulemkahel Souad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatallah Leila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besombes Colette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaf Karim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJFS2020.2073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Louaer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zermane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-05061-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Rekik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Besombes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Gliguem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111486" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hadibi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mennouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benhamza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13811" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khalfaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamrouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1896536" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Alonzo-Mac&#237;as" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaberta Cardador-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Tejada-Ortigoza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouallegue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allaf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Younes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.0337191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Djilali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chemoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nabiev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2019-0152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benseddik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Zidoune" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khanniche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2018.01.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Bi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Yi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02474131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouallegue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ben Younes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2015.03.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bahloul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed Djilali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0083" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03881299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benchikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Issaadi-Hamitouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.267" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Toubane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Rezzoug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam Kamal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.06.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2ZV5B5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albitar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.491585" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsren Albitar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.507912" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02076638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka-Zougali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.08.050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hassani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.07.080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTQKHN9H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Amami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7556" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barkat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Berrich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Azzouz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_51" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03880992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jemoussi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815353-6.00008-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amami Ezzeddine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun S. Mujumdar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367262037-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benzehra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mih" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gelicus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399135v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>