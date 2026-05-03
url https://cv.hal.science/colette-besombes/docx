--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -315,697 +315,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure-Drop (DIC) for Volatile Compound Extraction and Bioethanol Production from Empty Aleppo Pinecones and Eucalyptus Chips: Process Optimization and Statistical Modeling</w:t>
+                <w:t xml:space="preserve">Instant controlled pressure-drop assisted pressing for defatting and dewatering of yellow mealworm larvae: process study and optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Messaoudi</w:t>
+                <w:t xml:space="preserve">R. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neila Smichi</w:t>
+                <w:t xml:space="preserve">H. Mhemdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Allaf</w:t>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Besombes</w:t>
+                <w:t xml:space="preserve">V. Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Allaf</w:t>
+                <w:t xml:space="preserve">K. Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.761-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12010-023-04437-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2022.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112942v1</w:t>
+                <w:t xml:space="preserve">hal-04112929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of DIC-Tripolium Ecofriendly Extraction Process: Recovery of Hesperidin from Orange Byproducts, Antioxidant and α-Amylase Inhibition of Extracts</w:t>
+                <w:t xml:space="preserve">Instant Controlled Pressure-Drop (DIC) for Volatile Compound Extraction and Bioethanol Production from Empty Aleppo Pinecones and Eucalyptus Chips: Process Optimization and Statistical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Yosra Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+                <w:t xml:space="preserve">Neila Smichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha M’hiri</w:t>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Brunissen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12071346⟩</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-023-04437-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203696v1</w:t>
+                <w:t xml:space="preserve">hal-04112942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Interval Hyper-Active Drying (IHAD) with Instant Controlled Pressure Drop (D.I.C.) to define new swell-drying processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of DIC-Tripolium Ecofriendly Extraction Process: Recovery of Hesperidin from Orange Byproducts, Antioxidant and α-Amylase Inhibition of Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Hajji</w:t>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Bellagha</w:t>
+                <w:t xml:space="preserve">Nouha M’hiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Téllez-Pérez</w:t>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabah Mounir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Salah Negm</w:t>
+                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2023.2223278⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12071346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337755v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensifying Effect of Instant Controlled Pressure Drop (DIC) Pre-Treatment on Hesperidin Recovery from Orange Byproducts: In Vitro Antioxidant and Antidiabetic Activities of the Extracts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
+                <w:t xml:space="preserve">Coupling Interval Hyper-Active Drying (IHAD) with Instant Controlled Pressure Drop (D.I.C.) to define new swell-drying processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Bellagha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Téllez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Negm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28041858⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2023.2223278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992526v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant controlled pressure-drop assisted pressing for defatting and dewatering of yellow mealworm larvae: process study and optimisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Allaf</w:t>
+                <w:t xml:space="preserve">Intensifying Effect of Instant Controlled Pressure Drop (DIC) Pre-Treatment on Hesperidin Recovery from Orange Byproducts: In Vitro Antioxidant and Antidiabetic Activities of the Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha M’hiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (6), pp.761-779. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2022.0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112929v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Argan oil, thyme, and rosemary on the drying process of Sardina Pilchardus fillets</w:t>
               </w:r>
@@ -1017,51 +1017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Mouhanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1089,325 +1089,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edible Insects’ Transformation for Feed and Food Uses: An Overview of Current Insights and Future Developments in the Field</w:t>
+                <w:t xml:space="preserve">Effect of Swell-Drying on Mango (Mangifera indica) Drying Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachelle El Hajj</w:t>
+                <w:t xml:space="preserve">Luis Alberto Casaverde-Pacherrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Téllez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Daniel Marcelo-Aldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr10050970⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11152220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828642v1</w:t>
+                <w:t xml:space="preserve">hal-03829007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Swell-Drying on Mango (Mangifera indica) Drying Kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edible Insects’ Transformation for Feed and Food Uses: An Overview of Current Insights and Future Developments in the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Alberto Casaverde-Pacherrez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Houcine Mhemdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marcelo-Aldana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Allaf</w:t>
+                <w:t xml:space="preserve">Victor Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (15), pp.2220. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11152220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr10050970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829007v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of instant controlled pressure drop (DIC) treatment on the technological quality of gluten-free bread based on rice-field bean formula using design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulemkahel Souad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1497,90 +1497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Instant Controlled Pressure-Drop DIC Technique on the Supercritical Carbon Dioxide Date Seeds Oil Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Louaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1627,90 +1627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of interval infrared Airflow Drying: A case study of butternut (Cucurbita moschata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Gliguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar–geothermal drying/instant controlled pressure drop ‐swell drying of mechanically dewatered tomato paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hadibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,90 +1895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological modeling of drying by starting-accessibility and water internal diffusion (SAWID); case of swell-drying of Tunisian thyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2051,64 +2051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritza Alonzo-Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaberta Cardador-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viridiana Tejada-Ortigoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2172,90 +2172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of expander and Instant Controlled Pressure-Drop DIC technologies as thermomechanical pretreatments in enhancing solvent extraction of vegetal soybean oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Jablaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (10), pp.7235-7246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Téllez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grasas y Aceites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (3), pp.365. </w:t>
@@ -2423,51 +2423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés d’une pommade antibactérienne formulée à base de saponines extraites des feuilles de noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benahmed-Djilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,373 +2547,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical and diffusion models of rehydration process of differently dried pumpkin slices</w:t>
+                <w:t xml:space="preserve">Apple juice concentrate impregnation enhances nutritional and textural attributes of the instant controlled pressure drop (DIC)‐dried carrot chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benseddik</w:t>
+                <w:t xml:space="preserve">Jian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Azzi</w:t>
+                <w:t xml:space="preserve">Jinfeng Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Zidoune</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jianyong Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssas.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (14), pp.6248-6257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.9898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478318v1</w:t>
+                <w:t xml:space="preserve">hal-02478406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apple juice concentrate impregnation enhances nutritional and textural attributes of the instant controlled pressure drop (DIC)‐dried carrot chips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical and diffusion models of rehydration process of differently dried pumpkin slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Peng</w:t>
+                <w:t xml:space="preserve">M.N. Zidoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinfeng Bi</w:t>
+                <w:t xml:space="preserve">R. Khanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianyong Yi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (14), pp.6248-6257. </w:t>
+              <w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.401-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.9898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssas.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478406v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological modeling and intensification of texturing/grinding-assisted solvent oil extraction: case of date seeds (Phoenix dactylifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Allaf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (8), pp.2398-2410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2960,51 +2960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does instant autovaporization deepen the cold press-extraction process of sunflower vegetal oil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zeaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,77 +3107,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114, pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3205,325 +3205,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Aptitudes and Pharmaceutical Applications of Schinus terebinthifolius Raddi Leaf and Seed Oil and Fruit Powders of Ziziphus jujuba Mill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC to Intensify Drying Kinetics and Rheological Attributes of Carob Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benahmed Djilali</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leila Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Haddarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytothérapie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Saudi Journal of Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478179v1</w:t>
+                <w:t xml:space="preserve">hal-03881299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC to Intensify Drying Kinetics and Rheological Attributes of Carob Seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Technological Aptitudes and Pharmaceutical Applications of Schinus terebinthifolius Raddi Leaf and Seed Oil and Fruit Powders of Ziziphus jujuba Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benahmed Djilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nabiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saudi Journal of Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/phyto-2018-0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881299v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant autovaporization as intensification way of classic distillation processes: fundamental and industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Issaadi-Hamitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.651-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3596,51 +3596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.620-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3687,64 +3687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step processes for in situ transesterification to biodiesel and lutein extraction from microalgae Phaeodactylum using instant controlled pressure drop (DIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtisam Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3778,77 +3778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical intensification of essential oil extraction from orange peel via instant autovaporization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3920,77 +3920,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of instant controlled pressure drop DIC treatment in manufacturing snacking and expanded granule powder of apple an onion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (3), pp.331-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4037,77 +4037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the drying of onion using the instant controlled pressure drop technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nsren Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (9), pp.993-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4141,77 +4141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant controlled pressure drop extraction of lavandin essential oils: Fundamentals and experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Berka-Zougali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1217 (44), pp.6807-6815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4271,64 +4271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Berka-Zougali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1217 (40), pp.6134-6142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4419,77 +4419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strawberries hybrid drying combining airflow, dic technology and intermittent microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzeddine Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Drying Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Valence, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4536,64 +4536,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La texturation par DIC des milieux poreux. 2. Identification de l'impact en termes de diffusivité, accessibilité initiale et disponibilité d'extraction d'huile de colza et de Jatropha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.C. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur les énergies renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Gafsa et Tozeur, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4631,64 +4631,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study, manufacturing, and characterization of expanded granule powder of Apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFSIA, Lyon (France); 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4713,64 +4713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extraction of essential oils by instant autovaporization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Technical Symposium on Food Processing, Monitoring Technology in Bioprocesses and Food Quality Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4795,64 +4795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Instantaneous Controlled Pressure Drop (DIC) technology for the extraction of essential oils from: oregano and jasmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,77 +4916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant controlled pressure drop (DIC) as a process of extraction of volatile oils: the impact of the rate of pressure drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Sobolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Symposium on essential oils ISEO 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Grasse-Opio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5069,64 +5069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5199,364 +5199,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC as a Strategic Technology for Different Types of Natural Functional Foods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Instant controlled pressure drop as new intensification ways for vegetal oil extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jemoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/intechopen.81740⟩</w:t>
+              <w:t xml:space="preserve">Green Food Processing Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.221-244, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815353-6.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478352v1</w:t>
+                <w:t xml:space="preserve">hal-03880992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant controlled pressure drop as new intensification ways for vegetal oil extraction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC as a Strategic Technology for Different Types of Natural Functional Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Téllez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritza Alonzo-Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Food Processing Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.221-244, 2019, </w:t>
+              <w:t xml:space="preserve">Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815353-6.00008-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.81740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880992v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying and Instant Controlled Pressure Drop Swell Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaf Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amami Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun S. Mujumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5620,64 +5620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jujuba and Spirulina Extracts as Prebiotic to Improve Milk Clotting and Develop Functional Yoghurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiba Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Benseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,77 +5745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Essential Oils and Volatile Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Berka-Zougali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instant Controlled Pressure Drop (D.I.C.) in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.97-126, 2014, Food Engineering Series, 978-1-4614-8669-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5849,103 +5849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling DIC and Ultrasound in Solvent Extraction Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Allaf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instant Controlled Pressure Drop (D.I.C.) in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.151-161, 2013, Food Engineering Series, 978-1-4614-8669-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5973,373 +5973,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Decontamination of Solid and Powder Foodstuffs using DIC Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t>
+              <w:t xml:space="preserve">Advances in Computer Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5772/16025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805855v1</w:t>
+                <w:t xml:space="preserve">hal-03835718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of Solid and Powder Foodstuffs using DIC Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Allaf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Mih</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baya Berka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Sobolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computer Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, InTech, 2011, </w:t>
+              <w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka; Eugene Vorobiev; Farid Chemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/16025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835718v1</w:t>
+                <w:t xml:space="preserve">hal-02805855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and experimental studies in essential oil extraction by instant autovaporisation using the instant controlled pressure drop DIC technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Sobolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essential oils and aromas green extractions and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Har Krishan Bhalla, II, 311 p., 2009, 9788190577144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6396,64 +6396,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Détente Instantanée Contrôlée DIC dans la fabrication de biodiesel à partir des sources lipidiques naturelles; cas des algues et microalgues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Gelicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6542,51 +6542,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des phénomènes d'extraction hydro-thermo-mécanique d'herbes aromatiques : applications généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de La Rochelle, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6703,51 +6703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28DD286D"/>
+    <w:nsid w:val="4F38942C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6934,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-besombes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-1542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126893233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed Djilali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Metahri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lakabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Benseddik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10100524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Messaoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Smichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Allaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-023-04437-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04203696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M&#8217;hiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Rokbeni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hajji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Mounir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Negm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2223278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03992526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041858" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hajj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhemdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefrancois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mouhanni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle El Hajj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03829007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Casaverde-Pacherrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcelo-Aldana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulemkahel Souad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatallah Leila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besombes Colette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaf Karim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJFS2020.2073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Louaer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zermane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-05061-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Rekik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Besombes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Gliguem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111486" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hadibi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mennouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benhamza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13811" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khalfaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamrouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1896536" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Alonzo-Mac&#237;as" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaberta Cardador-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Tejada-Ortigoza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouallegue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allaf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Younes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.0337191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Djilali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chemoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nabiev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2019-0152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benseddik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Zidoune" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khanniche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2018.01.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Bi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Yi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9898" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02474131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouallegue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ben Younes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2015.03.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bahloul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed Djilali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0083" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03881299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benchikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Issaadi-Hamitouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.267" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Toubane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Rezzoug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam Kamal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.06.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2ZV5B5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albitar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.491585" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsren Albitar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.507912" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02076638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka-Zougali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.08.050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hassani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.07.080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTQKHN9H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Amami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7556" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barkat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Berrich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Azzouz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_51" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03880992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jemoussi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815353-6.00008-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amami Ezzeddine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun S. Mujumdar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367262037-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benzehra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mih" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gelicus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399135v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-besombes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-1542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126893233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed Djilali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Metahri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lakabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Benseddik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10100524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hajj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhemdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefrancois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Messaoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Smichi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Allaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-023-04437-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04203696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M&#8217;hiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Rokbeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Mounir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Negm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2223278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03992526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041858" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mouhanni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03829007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Casaverde-Pacherrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcelo-Aldana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152220" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle El Hajj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050970" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulemkahel Souad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatallah Leila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besombes Colette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaf Karim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJFS2020.2073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Louaer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zermane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-05061-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Rekik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Besombes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Gliguem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111486" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hadibi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mennouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benhamza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13811" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khalfaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamrouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1896536" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Alonzo-Mac&#237;as" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaberta Cardador-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Tejada-Ortigoza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouallegue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allaf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Younes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.0337191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Djilali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chemoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nabiev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2019-0152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Peng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Bi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Yi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9898" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benseddik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Zidoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khanniche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2018.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02474131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouallegue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ben Younes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2015.03.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bahloul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03881299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benchikh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed Djilali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Issaadi-Hamitouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.267" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Toubane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Rezzoug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam Kamal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.06.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2ZV5B5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albitar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.491585" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsren Albitar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.507912" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02076638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka-Zougali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.08.050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hassani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.07.080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTQKHN9H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Amami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7556" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barkat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Berrich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Azzouz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_51" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03880992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jemoussi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815353-6.00008-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81740" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amami Ezzeddine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun S. Mujumdar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367262037-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benzehra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mih" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gelicus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399135v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>