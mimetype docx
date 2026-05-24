--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -315,697 +315,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant controlled pressure-drop assisted pressing for defatting and dewatering of yellow mealworm larvae: process study and optimisation</w:t>
+                <w:t xml:space="preserve">Instant Controlled Pressure-Drop (DIC) for Volatile Compound Extraction and Bioethanol Production from Empty Aleppo Pinecones and Eucalyptus Chips: Process Optimization and Statistical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El Hajj</w:t>
+                <w:t xml:space="preserve">Yosra Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mhemdi</w:t>
+                <w:t xml:space="preserve">Neila Smichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Allaf</w:t>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (6), pp.761-779. </w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/JIFF2022.0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12010-023-04437-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112929v1</w:t>
+                <w:t xml:space="preserve">hal-04112942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure-Drop (DIC) for Volatile Compound Extraction and Bioethanol Production from Empty Aleppo Pinecones and Eucalyptus Chips: Process Optimization and Statistical Modeling</w:t>
+                <w:t xml:space="preserve">Optimization of DIC-Tripolium Ecofriendly Extraction Process: Recovery of Hesperidin from Orange Byproducts, Antioxidant and α-Amylase Inhibition of Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Messaoudi</w:t>
+                <w:t xml:space="preserve">Mariem Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neila Smichi</w:t>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Allaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colette Besombes</w:t>
+                <w:t xml:space="preserve">Nouha M’hiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Allaf</w:t>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12010-023-04437-6⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12071346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112942v1</w:t>
+                <w:t xml:space="preserve">hal-04203696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of DIC-Tripolium Ecofriendly Extraction Process: Recovery of Hesperidin from Orange Byproducts, Antioxidant and α-Amylase Inhibition of Extracts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling Interval Hyper-Active Drying (IHAD) with Instant Controlled Pressure Drop (D.I.C.) to define new swell-drying processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+                <w:t xml:space="preserve">Wafa Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha M’hiri</w:t>
+                <w:t xml:space="preserve">Sihem Bellagha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+                <w:t xml:space="preserve">Carmen Téllez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
+                <w:t xml:space="preserve">Sabah Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Negm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12071346⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2023.2223278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203696v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Interval Hyper-Active Drying (IHAD) with Instant Controlled Pressure Drop (D.I.C.) to define new swell-drying processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Salah Negm</w:t>
+                <w:t xml:space="preserve">Intensifying Effect of Instant Controlled Pressure Drop (DIC) Pre-Treatment on Hesperidin Recovery from Orange Byproducts: In Vitro Antioxidant and Antidiabetic Activities of the Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha M’hiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2023.2223278⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337755v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensifying Effect of Instant Controlled Pressure Drop (DIC) Pre-Treatment on Hesperidin Recovery from Orange Byproducts: In Vitro Antioxidant and Antidiabetic Activities of the Extracts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Rokbeni</w:t>
+                <w:t xml:space="preserve">Instant controlled pressure-drop assisted pressing for defatting and dewatering of yellow mealworm larvae: process study and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mhemdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.1858. </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.761-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28041858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/JIFF2022.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992526v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Argan oil, thyme, and rosemary on the drying process of Sardina Pilchardus fillets</w:t>
               </w:r>
@@ -1017,51 +1017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Mouhanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1108,90 +1108,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Swell-Drying on Mango (Mangifera indica) Drying Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alberto Casaverde-Pacherrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Téllez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marcelo-Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (15), pp.2220. </w:t>
@@ -1255,64 +1255,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Mhemdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1363,51 +1363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of instant controlled pressure drop (DIC) treatment on the technological quality of gluten-free bread based on rice-field bean formula using design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulemkahel Souad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1497,90 +1497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Instant Controlled Pressure-Drop DIC Technique on the Supercritical Carbon Dioxide Date Seeds Oil Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Louaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1621,364 +1621,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interval infrared Airflow Drying: A case study of butternut (Cucurbita moschata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Solar–geothermal drying/instant controlled pressure drop ‐swell drying of mechanically dewatered tomato paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Rekik</w:t>
+                <w:t xml:space="preserve">Tarik Hadibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collette Besombes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wafa Hajji</w:t>
+                <w:t xml:space="preserve">Abdelghani Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Gliguem</w:t>
+                <w:t xml:space="preserve">Djamel Mennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Benhamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.13811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429644v1</w:t>
+                <w:t xml:space="preserve">hal-03431463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar–geothermal drying/instant controlled pressure drop ‐swell drying of mechanically dewatered tomato paste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of interval infrared Airflow Drying: A case study of butternut (Cucurbita moschata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Boubekri</w:t>
+                <w:t xml:space="preserve">Chaima Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Mennouche</w:t>
+                <w:t xml:space="preserve">Collette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Benhamza</w:t>
+                <w:t xml:space="preserve">Hela Gliguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (10), </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.111486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpe.13811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431463v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological modeling of drying by starting-accessibility and water internal diffusion (SAWID); case of swell-drying of Tunisian thyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2019,291 +2019,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure Drop as Blanching and Texturing Pre-Treatment to Preserve the Antioxidant Compounds of Red Dried Beetroot (Beta vulgaris L.)</w:t>
+                <w:t xml:space="preserve">Comparison of expander and Instant Controlled Pressure-Drop DIC technologies as thermomechanical pretreatments in enhancing solvent extraction of vegetal soybean oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritza Alonzo-Macías</w:t>
+                <w:t xml:space="preserve">Cherif Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaberta Cardador-Martínez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Bassem Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (18), pp.4132. </w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (10), pp.7235-7246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25184132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429649v1</w:t>
+                <w:t xml:space="preserve">hal-03387792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of expander and Instant Controlled Pressure-Drop DIC technologies as thermomechanical pretreatments in enhancing solvent extraction of vegetal soybean oil</w:t>
+                <w:t xml:space="preserve">Instant Controlled Pressure Drop as Blanching and Texturing Pre-Treatment to Preserve the Antioxidant Compounds of Red Dried Beetroot (Beta vulgaris L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Jablaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Maritza Alonzo-Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaberta Cardador-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bassem Jamoussi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viridiana Tejada-Ortigoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (10), pp.7235-7246. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (18), pp.4132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2020.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25184132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387792v1</w:t>
+                <w:t xml:space="preserve">hal-03429649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure, temperature and processing time in enhancing &amp;lt;em&amp;gt;Camelina sativa&amp;lt;/em&amp;gt; oil extraction by Instant Controlled Pressure-Drop (DIC) texturing pre-treatment</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Téllez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grasas y Aceites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (3), pp.365. </w:t>
@@ -2417,503 +2417,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés d’une pommade antibactérienne formulée à base de saponines extraites des feuilles de noyer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical and diffusion models of rehydration process of differently dried pumpkin slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benahmed-Djilali</w:t>
+                <w:t xml:space="preserve">A. Benseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chemoul</w:t>
+                <w:t xml:space="preserve">A. Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kal</w:t>
+                <w:t xml:space="preserve">M.N. Zidoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nabiev</w:t>
+                <w:t xml:space="preserve">R. Khanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/phyto-2019-0152⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.401-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssas.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477694v1</w:t>
+                <w:t xml:space="preserve">hal-02478318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple juice concentrate impregnation enhances nutritional and textural attributes of the instant controlled pressure drop (DIC)‐dried carrot chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinfeng Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianyong Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (14), pp.6248-6257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsfa.9898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical and diffusion models of rehydration process of differently dried pumpkin slices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benseddik</w:t>
+                <w:t xml:space="preserve">Propriétés d’une pommade antibactérienne formulée à base de saponines extraites des feuilles de noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Azzi</w:t>
+                <w:t xml:space="preserve">A. Benahmed-Djilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Zidoune</w:t>
+                <w:t xml:space="preserve">T. Chemoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khanniche</w:t>
+                <w:t xml:space="preserve">S. Kal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Besombes</w:t>
+                <w:t xml:space="preserve">M. Nabiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (4), pp.401-410. </w:t>
+              <w:t xml:space="preserve">Phytothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssas.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/phyto-2019-0152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478318v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological modeling and intensification of texturing/grinding-assisted solvent oil extraction: case of date seeds (Phoenix dactylifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Ben Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (8), pp.2398-2410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2960,64 +2960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does instant autovaporization deepen the cold press-extraction process of sunflower vegetal oil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zeaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Haddarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,77 +3107,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neila Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114, pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3205,325 +3205,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC to Intensify Drying Kinetics and Rheological Attributes of Carob Seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Technological Aptitudes and Pharmaceutical Applications of Schinus terebinthifolius Raddi Leaf and Seed Oil and Fruit Powders of Ziziphus jujuba Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benahmed Djilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nabiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saudi Journal of Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/phyto-2018-0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881299v1</w:t>
+                <w:t xml:space="preserve">hal-02478179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Aptitudes and Pharmaceutical Applications of Schinus terebinthifolius Raddi Leaf and Seed Oil and Fruit Powders of Ziziphus jujuba Mill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benahmed Djilali</w:t>
+                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC to Intensify Drying Kinetics and Rheological Attributes of Carob Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Allaf</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Haddarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytothérapie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Saudi Journal of Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478179v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant autovaporization as intensification way of classic distillation processes: fundamental and industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Issaadi-Hamitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.651-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3596,51 +3596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.620-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3687,64 +3687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step processes for in situ transesterification to biodiesel and lutein extraction from microalgae Phaeodactylum using instant controlled pressure drop (DIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtisam Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3778,77 +3778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical intensification of essential oil extraction from orange peel via instant autovaporization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3920,77 +3920,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of instant controlled pressure drop DIC treatment in manufacturing snacking and expanded granule powder of apple an onion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (3), pp.331-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4037,77 +4037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the drying of onion using the instant controlled pressure drop technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nsren Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (9), pp.993-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4141,77 +4141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant controlled pressure drop extraction of lavandin essential oils: Fundamentals and experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Berka-Zougali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1217 (44), pp.6807-6815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4271,64 +4271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Berka-Zougali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1217 (40), pp.6134-6142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4419,77 +4419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strawberries hybrid drying combining airflow, dic technology and intermittent microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzeddine Amami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Drying Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Valence, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4536,64 +4536,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La texturation par DIC des milieux poreux. 2. Identification de l'impact en termes de diffusivité, accessibilité initiale et disponibilité d'extraction d'huile de colza et de Jatropha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.C. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur les énergies renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Gafsa et Tozeur, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4631,64 +4631,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study, manufacturing, and characterization of expanded granule powder of Apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFSIA, Lyon (France); 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4713,64 +4713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extraction of essential oils by instant autovaporization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Technical Symposium on Food Processing, Monitoring Technology in Bioprocesses and Food Quality Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4795,64 +4795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Instantaneous Controlled Pressure Drop (DIC) technology for the extraction of essential oils from: oregano and jasmine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,77 +4916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant controlled pressure drop (DIC) as a process of extraction of volatile oils: the impact of the rate of pressure drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Sobolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Symposium on essential oils ISEO 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Grasse-Opio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5069,64 +5069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Berrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5199,364 +5199,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant controlled pressure drop as new intensification ways for vegetal oil extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC as a Strategic Technology for Different Types of Natural Functional Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Téllez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Jablaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bassam Jemoussi</w:t>
+                <w:t xml:space="preserve">Maritza Alonzo-Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Besombes</w:t>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Food Processing Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815353-6.00008-2⟩</w:t>
+              <w:t xml:space="preserve">Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.81740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880992v1</w:t>
+                <w:t xml:space="preserve">hal-02478352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant Controlled Pressure-Drop DIC as a Strategic Technology for Different Types of Natural Functional Foods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instant controlled pressure drop as new intensification ways for vegetal oil extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritza Alonzo-Macías</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cherif Jablaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jemoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
+              <w:t xml:space="preserve">Green Food Processing Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.221-244, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/intechopen.81740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815353-6.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478352v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying and Instant Controlled Pressure Drop Swell Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaf Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amami Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun S. Mujumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5620,64 +5620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jujuba and Spirulina Extracts as Prebiotic to Improve Milk Clotting and Develop Functional Yoghurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiba Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Benseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,77 +5745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Essential Oils and Volatile Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Berka-Zougali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Besombes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instant Controlled Pressure Drop (D.I.C.) in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.97-126, 2014, Food Engineering Series, 978-1-4614-8669-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5849,103 +5849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling DIC and Ultrasound in Solvent Extraction Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instant Controlled Pressure Drop (D.I.C.) in Food Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.151-161, 2013, Food Engineering Series, 978-1-4614-8669-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5973,373 +5973,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of Solid and Powder Foodstuffs using DIC Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Mih</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baya Berka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Sobolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computer Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, InTech, 2011, </w:t>
+              <w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Lebovka; Eugene Vorobiev; Farid Chemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/16025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835718v1</w:t>
+                <w:t xml:space="preserve">hal-02805855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instant controlled pressure drop technology in plant extraction processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Decontamination of Solid and Powder Foodstuffs using DIC Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Mih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enhancing extraction processes in the food industry</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 570 p., 2011, Contemporary Food Engineering, 978-1439845936. </w:t>
+              <w:t xml:space="preserve">Advances in Computer Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b11241-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5772/16025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805855v1</w:t>
+                <w:t xml:space="preserve">hal-03835718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and experimental studies in essential oil extraction by instant autovaporisation using the instant controlled pressure drop DIC technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Sobolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essential oils and aromas green extractions and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Har Krishan Bhalla, II, 311 p., 2009, 9788190577144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6396,64 +6396,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Détente Instantanée Contrôlée DIC dans la fabrication de biodiesel à partir des sources lipidiques naturelles; cas des algues et microalgues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Gelicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6542,51 +6542,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des phénomènes d'extraction hydro-thermo-mécanique d'herbes aromatiques : applications généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de La Rochelle, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6703,51 +6703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F38942C"/>
+    <w:nsid w:val="D3961F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6934,51 +6934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-besombes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-1542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126893233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed Djilali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Metahri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lakabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Benseddik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10100524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hajj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhemdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefrancois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0062" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Messaoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Smichi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Allaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-023-04437-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04203696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M&#8217;hiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Rokbeni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hajji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Mounir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Negm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2223278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03992526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041858" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mouhanni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03829007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Casaverde-Pacherrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcelo-Aldana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152220" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle El Hajj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050970" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulemkahel Souad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatallah Leila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besombes Colette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaf Karim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJFS2020.2073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Louaer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zermane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-05061-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Rekik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Besombes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Gliguem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111486" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hadibi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mennouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benhamza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13811" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khalfaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamrouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1896536" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Alonzo-Mac&#237;as" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaberta Cardador-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Tejada-Ortigoza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184132" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouallegue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allaf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Younes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.0337191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Djilali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chemoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nabiev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2019-0152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Peng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Bi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Yi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9898" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benseddik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Zidoune" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khanniche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2018.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02474131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouallegue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ben Younes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2015.03.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bahloul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03881299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benchikh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed Djilali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Issaadi-Hamitouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.267" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Toubane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Rezzoug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam Kamal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.06.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2ZV5B5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albitar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.491585" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsren Albitar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.507912" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02076638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka-Zougali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.08.050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hassani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.07.080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTQKHN9H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Amami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7556" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barkat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Berrich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Azzouz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_51" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03880992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jemoussi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815353-6.00008-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81740" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amami Ezzeddine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun S. Mujumdar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367262037-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benzehra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mih" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gelicus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399135v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-besombes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-1542" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126893233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed Djilali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Metahri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lakabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tahraoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Benseddik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation10100524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Messaoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Smichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Allaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-023-04437-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04203696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M&#8217;hiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Rokbeni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12071346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hajji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Mounir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Negm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2223278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03992526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041858" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hajj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhemdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefrancois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mouhanni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03829007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Casaverde-Pacherrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcelo-Aldana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11152220" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle El Hajj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050970" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulemkahel Souad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatallah Leila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besombes Colette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaf Karim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJFS2020.2073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Louaer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zermane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-05061-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03431463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hadibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boubekri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mennouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Benhamza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13811" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Rekik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collette Besombes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Gliguem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111486" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Khalfaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamrouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2021.1896536" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387792v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Jablaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2020.08.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Alonzo-Mac&#237;as" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaberta Cardador-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Tejada-Ortigoza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184132" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03429650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouallegue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allaf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Younes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;llez-P&#233;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.0337191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benseddik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Zidoune" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khanniche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2018.01.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Peng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Bi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Yi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9898" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Djilali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chemoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nabiev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2019-0152" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02474131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouallegue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ben Younes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2015.03.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.04.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Louati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bahloul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed Djilali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0083" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03881299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benchikh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Issaadi-Hamitouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.267" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02477609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Toubane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Rezzoug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Daoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisam Kamal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.06.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2ZV5B5W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albitar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.491585" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nsren Albitar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.507912" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02076638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka-Zougali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.08.050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03831162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Hassani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.07.080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTQKHN9H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Amami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7556" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barkat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Sobolik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04946229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Berrich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Azzouz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_51" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02478352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03880992v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jemoussi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815353-6.00008-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479677v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amami Ezzeddine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun S. Mujumdar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367262037-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02479656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiba Benahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benzehra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03833356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8669-5_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Berka" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11241-10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Mih" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/16025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03835820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gelicus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Galois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399135v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>