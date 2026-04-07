--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -545,316 +545,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Hélène PERDICOYIANNI-PALÉOLOGOU. -- Anaphore, cataphore et deixis chez Plaute. Les emplois de is, hic, iste, ille. Leuven - Paris - Walpole, MA, Peeters, 2013, XXI + 227 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (2), pp.232-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude synchronique des propositions subordonnées circonstancielles en SI dans la Correspondance de Cicéron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De lingua Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, no 9: Varia, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 108 (2), pp.232-237</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formules d'allocution nominales dans les Tragédies de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00707604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la complémentation de l'adjectif en latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (1), p. 7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014613v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00707604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la complémentation de l'adjectif en latin: questions de valence, d'incidence, de rection</w:t>
               </w:r>
@@ -1556,924 +1556,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecquis' in early Latin: aspects of questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is Early Latin?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, St Andrews, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les propositions interrogatives dans Greg. Hist VI et dans LHF (Liber Historiae Francorum): La répartition des modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès PaLaFra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, St Andrews, United Kingdom</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DICO +proposition déclarative en hagiographie du IVe au XIIe s. ou de l'emploi toujours vivant de l'A.c.I. après un verbe de parole en médiolatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Colloque International de latin vulgaire et de latin tardif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oviedo, Espagne. pp.278-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oviedo, Espagne. pp.278-292</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les périphrases causatives en facio + adjectif attribut à l'accusatif: l'exemple des Res rusticae de Varron.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cause, causalité, causativité en latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michèle Fruyt, Centre Alfred Ernout, Univ. de Paris IV, Jun 2012, Paris, France. pp.95-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Michèle Fruyt, Centre Alfred Ernout, Univ. de Paris IV, Jun 2012, Paris, France. pp.95-112</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adjectif latin et ses expansions: une relation de solidarité à géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Colloquium on Latin Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Uppsala, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propositions complétives dans la Chronique originale de Frédégaire (l. 4, chap. 1-90)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe colloque international sur le latin vulgaire et tardif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bergame, Italie. pp.183-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Uppsala, France. 13 p</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grammaticalisation de SI en latin: de l'adverbe modal à la conjonction introduisant une subordonnée complétive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphologie,syntaxe et sémantique des subordonnants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Clermont-Ferrand, France. p. 365-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Clermont-Ferrand, France. p. 365-379</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les propositions complétives dans la chronique originale de Frédégaire (l. 1 chap. 1-90)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Colloque International : Latin vulgaire - Latin tardif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bergame, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les emplois de QVOMODO chez Lucifer de Cagliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin vulgaire - latin tardif, IXe Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.425-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bergame, Italie</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les périphrases causatives en facio + adjectif attribut à l'accusatif : l'exemple des Res rusticae de Varron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International du Centre Alfred Ernout sur Cause, causalité, causativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adjectif latin et ses expansions : une relation de solidarité à géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Colloque International de Linguistique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Uppsala, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une question rhétorique au service de l'anti-arianisme luciférien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la CNARELA : La culture antique et la transmission à la fin de l'Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions rhétoriques en QVOMODO chez Lucifer de Cagliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin QVIS / QVI, grec tís / tis: deux grammèmes parallèles?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERIAC - Université de Rouen, Jan 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076276v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00912348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QVAM: marqueur de degré interrogatif et / ou exclamatif?</w:t>
               </w:r>
@@ -3150,177 +3150,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphologie, syntaxe et sémantique des subordonnants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, Clermont-Ferrand, pp.524, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphologie, Syntaxe et Sémantique des Subordonnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Bodelot, Hana Gruet-Skrabalova, François Trouilleux. Presses universitaires Blaise-Pascal,, 2013, 978-2-84516-525-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512286v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00923664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments &amp;quot;asyntaxiques&amp;quot; ou hors structure dans l'énoncé latin</w:t>
               </w:r>
@@ -4256,1887 +4256,1887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ellipse dans une scène de seruus currens chez Térence : une variation diaphasique multifactorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.edro Duarte, Frédérique Fleck, Peggy Lecaudé, Aude Morel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de mots. Études de linguistique latine et de linguistique générale offertes en hommage à Michèle Fruyt.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, p. 519-527, 2017, Histoires de mots. Études de linguistique latine et de linguistique générale offertes en hommage à Michèle Fruyt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01651338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Particularités du discours indirect chez Frédégaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Poccetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oratio obliqua. Strategies of Recorded Speech in Ancient Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabrizio Serra editore, pp.87-94, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, p. 519-527, 2017, Histoires de mots. Études de linguistique latine et de linguistique générale offertes en hommage à Michèle Fruyt</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adjectif latin et ses expansions: une relation de solidarité à géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin Linguistics in the Early 21st Century, Acts of the 16th International Colloquium on Latin Linguistics, Uppsala, June 6th-11th, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la subordonnée circonstancielle à la subordonnée complétive: la grammaticalisation de TAMQUAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Concepción Cabrillana, Christian Lehmann (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta XIV Colloquii Internationalis Linguisticae Latinae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Clásicas, Madrid, pp. 193-210, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une structure linguistique au service de l'orthodoxie anti-arienne: les propositions interrogatives de &amp;quot;manière&amp;quot; chez Lucifer de Cagliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Colas-Blaise, J. Kohnen, F. Stoll, F. Wilhelm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'humanisme dans tous ses états ou la spiritualité plurielle. Mélanges offerts en hommage au Professeur R. Baustert.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche 'Ecritures' de l'Université de Lorraine, p. 65-79, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Clásicas, Madrid, pp. 193-210, 2014</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une structure linguistique au service de l'orthodoxie anti-arienne : les propositions interrogatives de « manière » chez Lucifer de Cagliari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Colas-Blaise, Joseph Kohnen, Ferdinand Stoll, Frank Wilhelm. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'humanisme dans tous ses états ou la spiritualité plurielle. Mélanges offerts à Raymond Baustert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Centre de Recherches "Écritures", p. 65-79, 2014, Collection Recherches en Littérature N° 8, 978-2-917403-27-3 9782917403273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Centre de Recherches "Écritures", p. 65-79, 2014, Collection Recherches en Littérature N° 8, 978-2-917403-27-3 9782917403273</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question à force illocutoire dérivée vs. exclamation. Ambiguïté d'un locus Ciceronianus (leg. 2,17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Garcea, M.-K. Lhommé, D. Vallat (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polyphonia Romana. Hommages à Frédérique Biville.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms, Hildesheim-Zürich-New York, pp.243-252, 2013, SPUDASMATA, 155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t>
+                <w:t xml:space="preserve">François Trouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LRL. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphologie, syntaxe et sémantique des subordonnants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUBP, 2013, 978-2-84516-525-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les emplois de SI dans l'ITINERARIVM EGERIAE: du reflet d'un niveau de langue au reflet d'un état de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle BIRAUD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dis)continuité en linguistique latine et grecque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.221-234, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formules d'allocution nominales dans les Tragédies de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, PUBP, 2013, 978-2-84516-525-0</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Torterat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'interpellation. Prédication, récurrences discursives et variation https://doi.org/10.4000/corela.716</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2010, Corela [en ligne] HS-8 | 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Olms, Hildesheim-Zürich-New York, pp.243-252, 2013, SPUDASMATA, 155</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adverbialisation de la séquence &amp;quot;proposition + interrogatif ou exclamatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Fruyt, Sophie van Laer (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adverbes et évolution linguistique en latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Paris, pp. 81-99, 2008, Collection Kubaba, Série Grammaire et Linguistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.221-234, 2012</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reprises de dico (?) dans les Discours de Cicéron : syntaxe, sémantique, pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galtier F., Perrin Y. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars pictoris, ars scriptoris. Peinture, littérature, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.255-267, 2008, ERGA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, , 2010, Corela [en ligne] HS-8 | 2010</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reprises en DICO (?) dans les Discours de Cicéron: syntaxe sémantique et pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Galtier, Yves Perrin (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars pictoris, ars scriptoris. Peinture, littérature, histoire. Mélanges offerts à Jean-Michel Croisille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Presses Universitaires Blaise Pascal, pp. 255-267, 2008, ERGA. Littératures et représentations de l'Antiquité et du Moyen Âge, 978-2-84516-348-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, Paris, pp. 81-99, 2008, Collection Kubaba, Série Grammaire et Linguistique</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaxe liée vs. syntaxe non liée ou de l'utilité de distinguer une macro-syntaxe de la (micro-)syntaxe en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Bodelot (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éléments" asyntaxiques" ou hors structure dans l'énoncé latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp. 15-33, 2007, Collection EGA. Recherches sur l'Antiquité, 9, 978-2-84516-352-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.255-267, 2008, ERGA</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les termes interrogatifs en poésie didactique latine. Un trait de différenciation inter- ou intragénérique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Blanc, Emmanuel Dupraz (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédés synchroniques de la langue poétique en grec et en latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Safran, Bruxelles, pp. 27-52, 2007, Langues et cultures anciennes, 9, 978-2-87457-012-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 11, Presses Universitaires Blaise Pascal, pp. 255-267, 2008, ERGA. Littératures et représentations de l'Antiquité et du Moyen Âge, 978-2-84516-348-5</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interférences fonctionnelles entre relatives, complétives et circonstancielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualtiero Calboli (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LATINA LINGUA! Proceedings of the 12th International Colloquium on Latin Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Herder, Roma, pp. 467-477, 2005, Papers on Grammar IX,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Safran, Bruxelles, pp. 27-52, 2007, Langues et cultures anciennes, 9, 978-2-87457-012-4</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaphore, cataphore et corrélation: approche générale de la problématique dans l'optique de la phrase complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Bodelot (éd). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anaphore, cataphore et corrélation en latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Clermont-Ferrand, pp.13-26, 2004, Collection ERGA. Recherches sur l'Antiquité, 6, 2-84516-252-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Syntaxe liée vs. syntaxe non liée ou de l'utilité de distinguer une macro-syntaxe de la (micro-)syntaxe en latin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interrogation indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Bodelot (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éléments" asyntaxiques" ou hors structure dans l'énoncé latin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp. 15-33, 2007, Collection EGA. Recherches sur l'Antiquité, 9, 978-2-84516-352-2</w:t>
+              <w:t xml:space="preserve">Grammaire fondamentale du latin. Tome X. Les propositions complétives en latin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, Louvain - Paris - Dudley, MA, pp.193-333, 2003, Bibliothèque d'Etudes Classiques 35, 90-429-1332-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Herder, Roma, pp. 467-477, 2005, Papers on Grammar IX,1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la modalité à propos de UT &amp;quot;final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Fruyt, Claude Moussy (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Modalités en latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.249-263, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Clermont-Ferrand, pp.13-26, 2004, Collection ERGA. Recherches sur l'Antiquité, 6, 2-84516-252-9</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HABEO QUID.../ HABEO QUOD...: variation libre ou originalité conditionnée?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bolkestein, A.M., Kroon, C.H.M., Pinkster, H. Remmelink, H.W., Risselada, R. (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and description in Latin linguistics. Selected Papers from the 11th International Colloquium on Latin Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gieben, Amsterdam, pp. 25-40, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, Louvain - Paris - Dudley, MA, pp.193-333, 2003, Bibliothèque d'Etudes Classiques 35, 90-429-1332-0</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indicatif dans l'interrogation indirecte en latin: auteurs anciens vs. auteurs tardifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hubert Petersmann, Rudolf Kettemann (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin vulgaire - latin tardif V. Actes du Ve Colloque international sur le latin vulgaire et tardif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Winter, Heidelberg, pp. 213-222, 1999, 3-8253-0877-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gieben, Amsterdam, pp. 25-40, 2002</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEMPTO SI, SUBSISTO SI...ou les propositions hypothétiques à sens &amp;quot;final&amp;quot; chez les historiens latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Bureau, Christian Nicolas (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moussylanea. Mélanges de linguistique et de littérature anciennes offerts à Claude Moussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, Louvain-Paris, pp. 91-100, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.249-263, 2002</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SI &amp;quot;complétif&amp;quot; chez Tite-Live</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamín García-Hernández (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de lingüística latina. Actes du IXe Colloque International de Linguistique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Ediciones Clásicas, Madrid, pp. 169-184, 1998, 84-7882-348-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, C. Winter, Heidelberg, pp. 213-222, 1999, 3-8253-0877-4</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques de l'oralité dans l'interrogation indirecte en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Dangel, Claude Moussy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Structures de l'oralité en latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp. 181-191, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, Louvain-Paris, pp. 91-100, 1998</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la coréférence entre propositions complétives en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Bodelot, Robert Koch, Joseph Reisdoerfer, Edouard Wolter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poikila. Hommage à Othon Scholer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 45-56, 1996, Etudes Classiques, VIII, Publications du Centre Universitaire de Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581174v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03581186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions complétives détachées en latin: dislocation gauche vs. dislocation droite</w:t>
               </w:r>
@@ -6819,51 +6819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302325v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Spevak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lasagna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orlandini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poirier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Reisdoerfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Wolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.uam.es/uam/catalog/book/1082" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302325v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Spevak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lasagna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orlandini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poirier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Reisdoerfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Wolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.uam.es/uam/catalog/book/1082" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>