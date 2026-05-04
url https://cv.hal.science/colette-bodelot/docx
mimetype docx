--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -683,385 +683,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;New Perspectives on Historical Latin Syntax Vol. 1: Syntax of the Sentence&amp;quot;. Edited by Philip Baldi and Pierluigi Cuzzolin. Trends in Linguistics, Studies and Monographs 180.1. Mouton de Gruyter, Berlin-New York, 2009, 561 Seiten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kratylos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56, pp.139-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les formules d'allocution nominales dans les Tragédies de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Verdier</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 p</w:t>
+                <w:t xml:space="preserve">halshs-00707604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la complémentation de l'adjectif en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (1), p. 7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur la complémentation de l'adjectif en latin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la complémentation de l'adjectif en latin: questions de valence, d'incidence, de rection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (1), p. 7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85 (1), p. 7-23</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grammaticalisation de lat. TAMQVAM (SI) + verbe fini: de l'origine corrélative comparative à l'emploi complétif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (1), p. 263-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696720v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00665069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' &amp;quot;exclamation indirecte&amp;quot; introduite par un thème en *kw- du latin préclassique au latin tardif</w:t>
               </w:r>
@@ -2039,786 +2039,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les périphrases causatives en facio + adjectif attribut à l'accusatif : l'exemple des Res rusticae de Varron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International du Centre Alfred Ernout sur Cause, causalité, causativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les propositions complétives dans la chronique originale de Frédégaire (l. 1 chap. 1-90)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque International : Latin vulgaire - Latin tardif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bergame, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les emplois de QVOMODO chez Lucifer de Cagliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin vulgaire - latin tardif, IXe Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.425-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adjectif latin et ses expansions : une relation de solidarité à géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Colloque International de Linguistique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Uppsala, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Uppsala, Suède</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une question rhétorique au service de l'anti-arianisme luciférien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la CNARELA : La culture antique et la transmission à la fin de l'Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les questions rhétoriques en QVOMODO chez Lucifer de Cagliari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latin QVIS / QVI, grec tís / tis: deux grammèmes parallèles?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERIAC - Université de Rouen, Jan 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ERIAC - Université de Rouen, Jan 2011, Rouen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QVAM: marqueur de degré interrogatif et / ou exclamatif?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La quantification en latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.335-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.335-351</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la complémentation de l'adjectif en latin: questions d'incidence, de valence, de rection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de syntaxe grecque et latine (Université Paris-Sorbonne, École Normale Supérieure)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions complétives entrant en séquence avec un nom ou un syntagme nominal. Étude morpho-syntaxique et sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le syntagme nominal en latin: syntaxique,sémantique, lexique, pragmatique, phonétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Paris, France. p. 163-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complémentation de l'adjectif en latin: question d'incidence, de valence, de rection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : Syntaxe grecque et latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QVO(=)MODO relatif / comparatif: son évolution du latin préclassique au latin postclassique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Internationales Kolloquium zur Lateinischen Linguistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Innsbruck, Autriche. pp.207-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584685v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00929750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverbialisation de la séquence 'proposition + interrogatif ou exclamatif</w:t>
               </w:r>
@@ -2899,203 +2899,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Invitation au thème latin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Lasagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Orlandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2018, Collection KUBABA, 978-2-343-15442-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les constructions à verbe support en latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Spevak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Bodelot; Olga Spevak. Presses Universitaires Blaise Pascal, 2018, Cahiers du LRL 7, Lidia Lebas, 978-2-84516-823-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979665v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-01850936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue parlée / langue écrite, du latin au français: un clivage dans l'histoire de la langue?</w:t>
               </w:r>
@@ -4954,51 +4954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formules d'allocution nominales dans les Tragédies de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Torterat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interpellation. Prédication, récurrences discursives et variation https://doi.org/10.4000/corela.716</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2010, Corela [en ligne] HS-8 | 2010</w:t>
@@ -5824,611 +5824,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SI &amp;quot;complétif&amp;quot; chez Tite-Live</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamín García-Hernández (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de lingüística latina. Actes du IXe Colloque International de Linguistique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Ediciones Clásicas, Madrid, pp. 169-184, 1998, 84-7882-348-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TEMPTO SI, SUBSISTO SI...ou les propositions hypothétiques à sens &amp;quot;final&amp;quot; chez les historiens latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bureau, Christian Nicolas (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moussylanea. Mélanges de linguistique et de littérature anciennes offerts à Claude Moussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, Louvain-Paris, pp. 91-100, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 1, Ediciones Clásicas, Madrid, pp. 169-184, 1998, 84-7882-348-4</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IS, HIC, ILLE, ISTE coréférentiels d'une proposition complétive. Etude distributionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hannah Rosén. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects of Latin.Seventh International Colloquium on Latin Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Innsbrucker Beiträge zur Sprachwissenschaft, pp. 525-537, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marques de l'oralité dans l'interrogation indirecte en latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Dangel, Claude Moussy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Structures de l'oralité en latin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp. 181-191, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la coréférence entre propositions complétives en latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colette Bodelot, Robert Koch, Joseph Reisdoerfer, Edouard Wolter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poikila. Hommage à Othon Scholer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 45-56, 1996, Etudes Classiques, VIII, Publications du Centre Universitaire de Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions complétives détachées en latin: dislocation gauche vs. dislocation droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alfred Bammesberger, Friedrich Heberlein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Akten des VIII. internationalen Kolloquiums zur lateinischen Linguistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C.Winter, Heidelberg, pp.233-248, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Innsbrucker Beiträge zur Sprachwissenschaft, pp. 525-537, 1996</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complétives &amp;quot;appositives&amp;quot; en latin: forme, sens, syntaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Longrée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DE VSV. Etudes de syntaxe latine offertes en hommage à Marius Lavency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.45-58, 1995, BCILL 70, 90-6831-481-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interrogation indirecte &amp;quot;totale&amp;quot; ou les subordonnées à particule interrogative en latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bodelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Colas-Blaise, Jean-Jacques Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 77-92, 1995, Publications du Centre Universitaire de Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581169v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03580819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de nominalisation propositionnelle: l'interrogation indirecte</w:t>
               </w:r>
@@ -6819,51 +6819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302325v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584685v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Spevak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lasagna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orlandini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poirier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Reisdoerfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Wolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.uam.es/uam/catalog/book/1082" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302325v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00911755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lasagna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Orlandini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Spevak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Reisdoerfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Wolter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.uam.es/uam/catalog/book/1082" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>