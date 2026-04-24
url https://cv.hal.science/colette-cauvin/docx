--- v0 (2026-03-31)
+++ v1 (2026-04-24)
@@ -1266,128 +1266,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00559208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie thématique 3</w:t>
+                <w:t xml:space="preserve">Cartographie Thématique « Méthodes quantitatives et transformations attributaires », Vol.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lavoisier, pp.284, 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.450, 2008, traité IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912370v1</w:t>
+                <w:t xml:space="preserve">halshs-00559271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie thématique 5</w:t>
               </w:r>
@@ -1481,405 +1468,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie Thématique « Des voies nouvelles à explorer », Vol.5</w:t>
+                <w:t xml:space="preserve">Cartographie thématique 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. HERMES-Sciences, Lavoisier, pp.360, 2008, Traité IGAT</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, pp.284, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00559243v1</w:t>
+                <w:t xml:space="preserve">hal-00912370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie Thématique « Des transformations renouvelées », Vol.4,</w:t>
+                <w:t xml:space="preserve">Cartographie Thématique « Des voies nouvelles à explorer », Vol.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.450, 2008, traité IGAT</w:t>
+              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. HERMES-Sciences, Lavoisier, pp.360, 2008, Traité IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00559269v1</w:t>
+                <w:t xml:space="preserve">halshs-00559243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie thématique 4</w:t>
+                <w:t xml:space="preserve">Cartographie Thématique « Des transformations renouvelées », Vol.4,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Lavoisier, pp.198, 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.450, 2008, traité IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912373v1</w:t>
+                <w:t xml:space="preserve">halshs-00559269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie Thématique « Méthodes quantitatives et transformations attributaires », Vol.3</w:t>
+                <w:t xml:space="preserve">Cartographie thématique 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.450, 2008, traité IGAT</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, pp.198, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00559271v1</w:t>
+                <w:t xml:space="preserve">hal-00912373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie Thématique « Des transformations incontournables », vol.2</w:t>
               </w:r>
@@ -1923,51 +1923,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.269, 2007, traité IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00559272v1</w:t>
+                <w:t xml:space="preserve">halshs-01966077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie thématique 1 – Une nouvelle démarche.</w:t>
               </w:r>
@@ -2099,51 +2099,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.269, 2007, traité IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01966077v1</w:t>
+                <w:t xml:space="preserve">halshs-00559272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie Thématique « Une nouvelle démarche », vol.1</w:t>
               </w:r>
@@ -3061,51 +3061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Reymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29177" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Reymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1987.1327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1984.3909" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nfy8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Escobar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Reymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29177" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Reymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1987.1327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1984.3909" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nfy8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Escobar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966077v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>