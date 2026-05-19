--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -1266,115 +1266,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00559208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie Thématique « Méthodes quantitatives et transformations attributaires », Vol.3</w:t>
+                <w:t xml:space="preserve">Cartographie thématique 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.450, 2008, traité IGAT</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, pp.284, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00559271v1</w:t>
+                <w:t xml:space="preserve">hal-00912370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie thématique 5</w:t>
               </w:r>
@@ -1468,128 +1481,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie thématique 3</w:t>
+                <w:t xml:space="preserve">Cartographie Thématique « Des transformations renouvelées », Vol.4,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lavoisier, pp.284, 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.450, 2008, traité IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912370v1</w:t>
+                <w:t xml:space="preserve">halshs-00559269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie Thématique « Des voies nouvelles à explorer », Vol.5</w:t>
               </w:r>
@@ -1657,229 +1657,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00559243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie Thématique « Des transformations renouvelées », Vol.4,</w:t>
+                <w:t xml:space="preserve">Cartographie thématique 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.450, 2008, traité IGAT</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, pp.198, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00559269v1</w:t>
+                <w:t xml:space="preserve">hal-00912373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie thématique 4</w:t>
+                <w:t xml:space="preserve">Cartographie Thématique « Méthodes quantitatives et transformations attributaires », Vol.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Lavoisier, pp.198, 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.450, 2008, traité IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912373v1</w:t>
+                <w:t xml:space="preserve">halshs-00559271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie Thématique « Des transformations incontournables », vol.2</w:t>
               </w:r>
@@ -1923,227 +1923,227 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.269, 2007, traité IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01966077v1</w:t>
+                <w:t xml:space="preserve">halshs-00559272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie thématique 1 – Une nouvelle démarche.</w:t>
+                <w:t xml:space="preserve">Cartographie Thématique « Des transformations incontournables », vol.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermès-Lavoisier, pp.296, 2007, Traité IGAT – Information Géographique et Aménagement du Territoire ; Aspects fondamentaux</w:t>
+              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.269, 2007, traité IGAT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00202253v1</w:t>
+                <w:t xml:space="preserve">halshs-01966077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie Thématique « Des transformations incontournables », vol.2</w:t>
+                <w:t xml:space="preserve">Cartographie thématique 1 – Une nouvelle démarche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Cauvin, F. Escobar, A. Serradj. Hermès Sciences - Lavoisier, pp.269, 2007, traité IGAT</w:t>
+              <w:t xml:space="preserve">Hermès-Lavoisier, pp.296, 2007, Traité IGAT – Information Géographique et Aménagement du Territoire ; Aspects fondamentaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00559272v1</w:t>
+                <w:t xml:space="preserve">halshs-00202253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie Thématique « Une nouvelle démarche », vol.1</w:t>
               </w:r>
@@ -3061,51 +3061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Reymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29177" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Reymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1987.1327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1984.3909" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nfy8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Escobar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966077v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Reymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29177" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.11140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Reymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1987.1327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1984.3909" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nfy8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Escobar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>