--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -5352,209 +5352,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00419460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Stabilizing Construction of Bounded Size Clusters</w:t>
+                <w:t xml:space="preserve">Fault-tolerant implementations of atomic registers by safe registers in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Le Huy Nguyen</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Higham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2008 IEEE International Symposium on Parallel and Distributed Processing with Applications, ISPA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.43-50, </w:t>
+              <w:t xml:space="preserve">ACM Symposium on Principles of Distributed Computing, PODC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Toronto, Canada. pp.449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPA.2008.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1400751.1400845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355516v1</w:t>
+                <w:t xml:space="preserve">hal-00334322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant implementations of atomic registers by safe registers in networks</w:t>
+                <w:t xml:space="preserve">Self-Stabilizing Construction of Bounded Size Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisa Higham</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Principles of Distributed Computing, PODC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Toronto, Canada. pp.449, </w:t>
+              <w:t xml:space="preserve">The 2008 IEEE International Symposium on Parallel and Distributed Processing with Applications, ISPA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.43-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1400751.1400845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2008.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334322v1</w:t>
+                <w:t xml:space="preserve">hal-00355516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyze of Probabilistic Algorithms under Indeterministic Scheduler</w:t>
               </w:r>
@@ -5844,246 +5844,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Self-Stabilizing Clustering Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All k -Bounded Policies Are Equivalent for Self-stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffroy Beauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Le Huy Nguyen</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Messika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference Principles of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11945529_29⟩</w:t>
+              <w:t xml:space="preserve">8th International Symposium, SSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dallas, Texas, United States. pp.82-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49823-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00158856v1</w:t>
+                <w:t xml:space="preserve">hal-00336391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All k -Bounded Policies Are Equivalent for Self-stabilization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Self-Stabilizing Clustering Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Messika</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium, SSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dallas, Texas, United States. pp.82-94, </w:t>
+              <w:t xml:space="preserve">10th International Conference Principles of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Bordeaux, France. pp.410-424, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49823-0_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11945529_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336391v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00158856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between communication models in networks using atomic registers</w:t>
               </w:r>
@@ -6177,51 +6177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffroy Beauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Messika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium of Distributed Computing, DISC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Stockholm, Sweden. pp.543-547, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8138,51 +8138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A315464"/>
+    <w:nsid w:val="A163E4E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8286,51 +8286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D54666A7"/>
+    <w:nsid w:val="CB951FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8434,51 +8434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DA19F7A4"/>
+    <w:nsid w:val="27C9367A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8671,51 +8671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-johnen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7170-4521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032681763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/johnen_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ttps://www.labri.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/delys/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/?LANG=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glacet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M Neggaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kuznetsov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0297-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485652v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-3-14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.06.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW16T2H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.04.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSVB64TZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mekhaldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Huy Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajari Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Herman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-007-0034-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQHG7HN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.02.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2D9CJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1027-1056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QKTLSQRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465650v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lavallee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465661v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866194v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.STACS.2025.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Devismes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mazoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662803" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376832v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427838" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3404502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3288599.3288607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K. Datta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Larmore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven K&#246;hler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304268v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2015.12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843995v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_24" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGDCCWH8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2011.15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Higham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.43" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1400751.1400845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.21" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_23" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-22JW553F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75142-7_38" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-28J2VVXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945529_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2V0FDVRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336391v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messika" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMB8TT54-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864219_40" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QN8ST9VS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11963271_8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FDFJH0W1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159863v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173649v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Welch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979166v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976276v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667863v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839357v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-johnen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7170-4521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032681763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/johnen_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ttps://www.labri.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/delys/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/?LANG=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glacet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M Neggaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kuznetsov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0297-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485652v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-3-14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.06.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW16T2H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.04.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSVB64TZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mekhaldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Huy Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajari Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Herman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-007-0034-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQHG7HN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.02.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2D9CJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1027-1056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QKTLSQRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465650v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lavallee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465661v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866194v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.STACS.2025.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Devismes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mazoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662803" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376832v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427838" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3404502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3288599.3288607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K. Datta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Larmore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven K&#246;hler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304268v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2015.12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843995v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_24" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGDCCWH8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2011.15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Higham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1400751.1400845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.43" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.21" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_23" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-22JW553F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75142-7_38" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-28J2VVXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messika" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMB8TT54-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945529_29" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2V0FDVRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864219_40" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QN8ST9VS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11963271_8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FDFJH0W1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159863v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173649v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Welch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979166v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976276v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667863v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839357v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>