--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -1198,199 +1198,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, silent self-stabilizing distance-k independent dominating set construction</w:t>
+                <w:t xml:space="preserve">Self-stabilizing with service guarantee construction of 1-hop weight-based bounded size clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (1), pp.1900-1913</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990737v1</w:t>
+                <w:t xml:space="preserve">hal-00939445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilizing with service guarantee construction of 1-hop weight-based bounded size clusters</w:t>
+                <w:t xml:space="preserve">Fast, silent self-stabilizing distance-k independent dominating set construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouzi Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (10), pp.551-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2014.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939445v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust self-stabilizing weight-based clustering algorithm</w:t>
               </w:r>
@@ -2728,200 +2728,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Stabilizing Distributed Cooperative Reset</w:t>
+                <w:t xml:space="preserve">Soyez efficace, rembobinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 39th International Conference on Distributed Computing Systems (ICDCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489666v1</w:t>
+                <w:t xml:space="preserve">hal-02118440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soyez efficace, rembobinez</w:t>
+                <w:t xml:space="preserve">Self-Stabilizing Distributed Cooperative Reset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 39th International Conference on Distributed Computing Systems (ICDCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dallas, United States. pp.379-389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2019.00045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118440v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent self-stabilizing scheme for spanning-tree-like constructions</w:t>
               </w:r>
@@ -3628,51 +3628,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: On the Uncontended Complexity of Anonymous Consensus</w:t>
+                <w:t xml:space="preserve">On the Uncontended Complexity of Anonymous Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
@@ -3690,97 +3690,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Milani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Principles of Distributed Systems - OPODIS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2015.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207895v1</w:t>
+                <w:t xml:space="preserve">hal-01411528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Uncontended Complexity of Anonymous Consensus</w:t>
+                <w:t xml:space="preserve">Brief Announcement: On the Uncontended Complexity of Anonymous Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
@@ -3798,82 +3807,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Milani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Principles of Distributed Systems - OPODIS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DISC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toshimitsu Masuzawa; Koichi Wada, Oct 2015, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2015.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01411528v1</w:t>
+                <w:t xml:space="preserve">hal-01207895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Efficient Self-Stabilizing k-Independent Dominating Set Construction</w:t>
               </w:r>
@@ -3931,360 +3931,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843995v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining a Spanning Forest in Highly Dynamic Networks: The Synchronous Case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Chaumette</w:t>
+                <w:t xml:space="preserve">Disconnected Components Detection and Rooted Shortest-Path Tree Maintenance in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Glacet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yessin M. Neggaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Principles of Distributed Systems - OPODIS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.120 - 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11764-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410314v1</w:t>
+                <w:t xml:space="preserve">hal-01111188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solo-Fast Universal Constructions for Deterministic Abortable Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Capdevielle</w:t>
+                <w:t xml:space="preserve">Maintaining a Spanning Forest in Highly Dynamic Networks: The Synchronous Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessia Milani</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yessin M. Neggaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium Distributed Computing - DISC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Austin, United States</w:t>
+              <w:t xml:space="preserve">18th International Conference on Principles of Distributed Systems - OPODIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Cortina d'Ampezzo, Italy. pp.277-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410291v1</w:t>
+                <w:t xml:space="preserve">hal-01410314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconnected Components Detection and Rooted Shortest-Path Tree Maintenance in Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ilcinkas</w:t>
+                <w:t xml:space="preserve">Solo-Fast Universal Constructions for Deterministic Abortable Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Milani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Symposium Distributed Computing - DISC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11764-5_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01111188v1</w:t>
+                <w:t xml:space="preserve">hal-01410291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de test pour la connexité temporelle des graphes dynamiques de faible densité</w:t>
               </w:r>
@@ -4322,51 +4322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yessin M. Neggaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4475,515 +4475,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchisation dans les réseaux ad hoc de véhicules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Self- to Self-stabilizing with Service Guarantee 1-hop Weight-Based Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité, UBIMOB 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bayonne, France. pp.45-52</w:t>
+              <w:t xml:space="preserve">4th International Symposium Stabilization, Safety, and Security of Distributed Systems (SSS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toronto, Canada. pp.163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781267v1</w:t>
+                <w:t xml:space="preserve">hal-00843638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Self- to Self-stabilizing with Service Guarantee 1-hop Weight-Based Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hiérarchisation dans les réseaux ad hoc de véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouzi Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium Stabilization, Safety, and Security of Distributed Systems (SSS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toronto, Canada. pp.163-178</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité, UBIMOB 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bayonne, France. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843638v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilization versus Robust Self-stabilization for Clustering in Ad-Hoc Network</w:t>
+                <w:t xml:space="preserve">Self-Stabilizing Computation and Preservation of Knowledge of Neighbor Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SASO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ann Arbor, United States. pp.41-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SASO.2011.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647681v1</w:t>
+                <w:t xml:space="preserve">hal-00647854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la formation de convois dans un réseau de véhicules sur autoroute</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-stabilization versus Robust Self-stabilization for Clustering in Ad-Hoc Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">Euro-Par 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.117-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00586841v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Stabilizing Computation and Preservation of Knowledge of Neighbor Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la formation de convois dans un réseau de véhicules sur autoroute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kaisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fouzi Mekhaldi</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASO 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647854v1</w:t>
+                <w:t xml:space="preserve">inria-00586841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative model for evaluate routing protocols in a vehicular ad hoc networks on highway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VNC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Jersey City, United States. pp.330-337, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5030,51 +5030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Self-Stabilizing Construction of Bounded Size Weight-Based Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Parallel Processing Conference (Euro-Par 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.535-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5194,51 +5194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Robust Self-stabilizing Construction of Bounded Size Weight-Based Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.787-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5263,77 +5263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation robuste des protocoles de routage pour réseaux de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5352,209 +5352,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00419460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant implementations of atomic registers by safe registers in networks</w:t>
+                <w:t xml:space="preserve">Self-Stabilizing Construction of Bounded Size Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisa Higham</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Principles of Distributed Computing, PODC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Toronto, Canada. pp.449, </w:t>
+              <w:t xml:space="preserve">The 2008 IEEE International Symposium on Parallel and Distributed Processing with Applications, ISPA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.43-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1400751.1400845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2008.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334322v1</w:t>
+                <w:t xml:space="preserve">hal-00355516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Stabilizing Construction of Bounded Size Clusters</w:t>
+                <w:t xml:space="preserve">Fault-tolerant implementations of atomic registers by safe registers in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Le Huy Nguyen</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Higham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2008 IEEE International Symposium on Parallel and Distributed Processing with Applications, ISPA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.43-50, </w:t>
+              <w:t xml:space="preserve">ACM Symposium on Principles of Distributed Computing, PODC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Toronto, Canada. pp.449, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPA.2008.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1400751.1400845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355516v1</w:t>
+                <w:t xml:space="preserve">hal-00334322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyze of Probabilistic Algorithms under Indeterministic Scheduler</w:t>
               </w:r>
@@ -5844,444 +5844,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All k -Bounded Policies Are Equivalent for Self-stabilization</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Computing Automatically the Stabilization Time Against the Worst and the Best Schedules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffroy Beauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Messika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium, SSS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dallas, Texas, United States. pp.82-94, </w:t>
+              <w:t xml:space="preserve">20th International Symposium of Distributed Computing, DISC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Stockholm, Sweden. pp.543-547, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49823-0_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11864219_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336391v1</w:t>
+                <w:t xml:space="preserve">hal-00355509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Self-Stabilizing Clustering Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between communication models in networks using atomic registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference Principles of Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th EEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece. pp.+1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00158856v1</w:t>
+                <w:t xml:space="preserve">hal-00336397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between communication models in networks using atomic registers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Self-Stabilizing Clustering Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference Principles of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Bordeaux, France. pp.410-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11945529_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336397v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00158856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Computing Automatically the Stabilization Time Against the Worst and the Best Schedules</w:t>
+                <w:t xml:space="preserve">All k -Bounded Policies Are Equivalent for Self-stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffroy Beauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Messika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium of Distributed Computing, DISC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Stockholm, Sweden. pp.543-547, </w:t>
+              <w:t xml:space="preserve">8th International Symposium, SSS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dallas, Texas, United States. pp.82-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11864219_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49823-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355509v1</w:t>
+                <w:t xml:space="preserve">hal-00336391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Stabilizing weight-based Clustering Algorithm for Ad hoc sensor Networks</w:t>
               </w:r>
@@ -6566,64 +6566,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVOI : un protocole de formation de clusters pour les réseaux de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6678,64 +6678,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVOY: a new Cluster-based routing Protocol for Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6825,51 +6825,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making local algorithms efficiently self-stabilizing in arbitrary asynchronous environments</w:t>
+                <w:t xml:space="preserve">Trade-off between time, space workload: the case of the self-stabilizing unisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
@@ -6902,75 +6902,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159863v1</w:t>
+                <w:t xml:space="preserve">hal-04173649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between time, space workload: the case of the self-stabilizing unisson</w:t>
+                <w:t xml:space="preserve">Making local algorithms efficiently self-stabilizing in arbitrary asynchronous environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
@@ -7003,51 +7003,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173649v2</w:t>
+                <w:t xml:space="preserve">hal-04159863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Silent Self-Stabilizing p-Star Decomposition</w:t>
               </w:r>
@@ -7986,51 +7986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From self- to self-stabilizing with service guarantee 1-hop weight-based clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8138,51 +8138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A163E4E6"/>
+    <w:nsid w:val="83526DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8286,51 +8286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB951FFD"/>
+    <w:nsid w:val="289EE4E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8434,51 +8434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27C9367A"/>
+    <w:nsid w:val="4149FE4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8671,51 +8671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-johnen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7170-4521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032681763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/johnen_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ttps://www.labri.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/delys/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/?LANG=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glacet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M Neggaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kuznetsov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0297-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485652v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-3-14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.06.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW16T2H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.04.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSVB64TZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mekhaldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Huy Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajari Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Herman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-007-0034-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQHG7HN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.02.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2D9CJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1027-1056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QKTLSQRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465650v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lavallee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465661v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866194v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.STACS.2025.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Devismes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mazoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662803" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376832v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427838" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3404502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3288599.3288607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K. Datta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Larmore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven K&#246;hler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304268v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2015.12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843995v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_24" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111188v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGDCCWH8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2011.15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Higham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1400751.1400845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.43" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.21" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_23" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-22JW553F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75142-7_38" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-28J2VVXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messika" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMB8TT54-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945529_29" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2V0FDVRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864219_40" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QN8ST9VS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11963271_8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FDFJH0W1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159863v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173649v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Welch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979166v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976276v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667863v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839357v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-johnen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7170-4521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032681763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/johnen_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ttps://www.labri.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/delys/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/?LANG=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glacet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M Neggaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kuznetsov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0297-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485652v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-3-14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.06.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW16T2H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mekhaldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.04.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSVB64TZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Huy Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajari Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Herman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-007-0034-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQHG7HN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.02.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2D9CJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1027-1056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QKTLSQRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465650v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lavallee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465661v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866194v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.STACS.2025.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Devismes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mazoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662803" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376832v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427838" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3404502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3288599.3288607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K. Datta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Larmore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven K&#246;hler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304268v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2015.12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843995v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_24" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGDCCWH8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843638v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2011.15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Higham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.43" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1400751.1400845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.21" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_23" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-22JW553F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75142-7_38" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-28J2VVXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messika" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864219_40" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QN8ST9VS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945529_29" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2V0FDVRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMB8TT54-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11963271_8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FDFJH0W1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173649v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Welch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979166v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976276v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667863v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839357v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>