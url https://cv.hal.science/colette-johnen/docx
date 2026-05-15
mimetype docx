--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -1,8083 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8032 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colette Johnen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve"> Colette Johnen, PR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">colette-johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7170-4521</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032681763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johnen_c_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=g_YgoOgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Position:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Since September 2008, I am full professor at the University of Bordeaux. I am member of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> team of “Laboratoire Bordelais de Recherche en Informatique” </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaBRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5800.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">September 2020 to august 2021 : I was in delegation at INRIA, Paris in the  </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project - Delys is a joint research group between </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Paris France and CNRS/Sorbonne University Paris France through the “Laboratoire d’Informatique de Paris 6”, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIP6</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7606).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomas:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the University Paris-Sud (now called University Paris-Saclay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">November 2007, HdR, title of manuscript: « Some contributions to self-stabilization », reviewers: Marc Bui (EPHE, France), Shlomi Dolev (Univ. of the Negev, Israel), Masafumi Yamashita (Kyushu University, Japan)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">December 1987, PhD, Title of dissertation: “Algorithmic Analysis of Petri Net: home space, rewriting systems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">research activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> are focused on:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the design of efficient self-stabilizing algorithms,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the algorithm for highly dynamic networks,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Concurrent algorithm in shared memory.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilizing Systems in Spite of High Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Altisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.113966. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.113966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining a Distributed Spanning Forest in Highly Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Casteigts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yessin M Neggaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (2), pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnected components detection and rooted shortest-path tree maintenance in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Glacet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.299-309. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2019.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of basic abstractions to implement consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 715, pp.86-96. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2017.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the uncontended complexity of anonymous agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (6), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-017-0297-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Disconnected Components Detection and Rooted Shortest-Path Tree Maintenance in Polynomial Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 19 no. 3, pp.14 - 14. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23638/DMTCS-19-3-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485652v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent self-stabilizing BFS tree algorithms revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (C), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, silent self-stabilizing distance-k independent dominating set construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (10), pp.551-555. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilizing with service guarantee construction of 1-hop weight-based bounded size clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Mekhaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (1), pp.1900-1913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust self-stabilizing weight-based clustering algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Huy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 410 (6-7), pp.581-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe peer-to-peer self-downloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajari Ghosh Dastidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.19. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1452001.1452009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Self-Stabilizing and Space optimal Leader election under arbitrary scheduler on rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gradinariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-007-0034-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for peer-to-peer downloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (5), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2005.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autostabilisation et protocoles réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (4), pp.1027-1056. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.23.1027-1056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Self-Stabilizing Communication for Quasi Rendezvous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (1), pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair and Reliable Self-Stabilizing Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (2), pp.51--59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465661v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Efficient in Time, Space, and Workload: a Self-stabilizing Unison and its Consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STACS 2025: 42nd International Symposium on Theoretical Aspects of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Jena, Germany. pp.30:1-30:18, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.STACS.2025.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866194v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Self-stabilization Made Fast, Simple, and Energy-efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Mazoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODC '24: 43rd ACM Symposium on Principles of Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France. pp.538-548, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3662158.3662803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilizing Systems in Spite of High Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Altisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Distributed Computing and Networking, ICDCN'21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Nara, Japan. pp.156-165, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3427796.3427838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection Autostabilisante dans les Réseaux à Haute Dynamicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Altisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Self-stabilizing Systems in Spite of High Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Altisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PODC 2020 - ACM Symposium on Principles of Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Salerne / Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382734.3404502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Distributed Cooperative Reset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 39th International Conference on Distributed Computing Systems (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dallas, United States. pp.379-389, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2019.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyez efficace, rembobinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent self-stabilizing scheme for spanning-tree-like constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Bangalore, India. pp.158-167, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3288599.3288607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Analysis of a Memory-Efficient Self-stabilizing BFS Spanning Tree Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajoy K. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Larmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pise, Italy. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34992-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma général auto-stabilisant et silencieux de constructions de type arbres couvrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Disconnected Components Detection and Rooted Shortest-Path Tree Maintenance in Polynomial Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Principles of Distributed Systems (OPODIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Madrid, Spain. pp.10:1-10:16, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Silent Self-Stabilizing Maximal p-Star Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Köhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité du consensus anonyme en l'absence de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Silent Self-Stabilizing p-Star Decomposition (Short Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Köhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Stabilization, Safety, and Security of Distributed Systems - SSS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: On the Uncontended Complexity of Anonymous Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toshimitsu Masuzawa; Koichi Wada, Oct 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Uncontended Complexity of Anonymous Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles of Distributed Systems - OPODIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2015.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Efficient Self-Stabilizing k-Independent Dominating Set Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Networked Systems - NETYS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843995v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining a Spanning Forest in Highly Dynamic Networks: The Synchronous Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Casteigts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yessin M. Neggaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles of Distributed Systems - OPODIS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cortina d'Ampezzo, Italy. pp.277-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo-Fast Universal Constructions for Deterministic Abortable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium Distributed Computing - DISC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnected Components Detection and Rooted Shortest-Path Tree Maintenance in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Glacet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.120 - 134, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11764-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de test pour la connexité temporelle des graphes dynamiques de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Casteigts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yessin M. Neggaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement : Memory Efficient Self-Stabilizing k-Independent Dominating Set Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.341-343, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation dans les réseaux ad hoc de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité, UBIMOB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bayonne, France. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Self- to Self-stabilizing with Service Guarantee 1-hop Weight-Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Mekhaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium Stabilization, Safety, and Security of Distributed Systems (SSS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toronto, Canada. pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization versus Robust Self-stabilization for Clustering in Ad-Hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Mekhaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la formation de convois dans un réseau de véhicules sur autoroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kaisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Computation and Preservation of Knowledge of Neighbor Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Mekhaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ann Arbor, United States. pp.41-50, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2011.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative model for evaluate routing protocols in a vehicular ad hoc networks on highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kaisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VNC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Jersey City, United States. pp.330-337, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VNC.2010.5698255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Self-Stabilizing Construction of Bounded Size Weight-Based Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Mekhaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Parallel Processing Conference (Euro-Par 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.535-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant implementations of regular registers by safe registers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference on Distributed Computing and Networking, ICDCN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Hyderabad, India. pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Robust Self-stabilizing Construction of Bounded Size Weight-Based Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Mekhaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.787-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation robuste des protocoles de routage pour réseaux de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kaisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant implementations of atomic registers by safe registers in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Principles of Distributed Computing, PODC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Toronto, Canada. pp.449, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1400751.1400845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Construction of Bounded Size Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Huy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2008 IEEE International Symposium on Parallel and Distributed Processing with Applications, ISPA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.43-50, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2008.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze of Probabilistic Algorithms under Indeterministic Scheduler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advances in Parallel and Distributed Computing Techniques (APDCT-08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.553-558, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2008.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Peer-to-Peer Self-downloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajari Ghosh Dastidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium, SSS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dallas, Texas, United States. pp.324-334, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49823-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Implementations of the Atomic-State Communication Model in Weaker Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Distributed Computing, DISC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Limassol, Cyprus. pp.485-487, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75142-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All k -Bounded Policies Are Equivalent for Self-stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Messika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium, SSS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dallas, Texas, United States. pp.82-94, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49823-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Self-Stabilizing Clustering Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Huy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bordeaux, France. pp.410-424, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11945529_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00158856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between communication models in networks using atomic registers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece. pp.+1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Computing Automatically the Stabilization Time Against the Worst and the Best Schedules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffroy Beauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Messika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium of Distributed Computing, DISC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Stockholm, Sweden. pp.543-547, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11864219_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing weight-based Clustering Algorithm for Ad hoc sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Huy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Algorithmic Aspects of Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Venice, Italy. pp.83-94, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11963271_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00158857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Service Time and Memory Space Optimal Self-Stabilizing Token Circulation Protocol on unidirectional rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Santa Fe, New Mexico, United States. pp.+1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Stabilizing Communication Primitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lavallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles of Distributed Systems (OPODIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVOI : un protocole de formation de clusters pour les réseaux de véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kaisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labiod, H. and Beylot, A.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles et algorithmes pour les réseaux véhiculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.1-15, 2013, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVOY: a new Cluster-based routing Protocol for Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kaisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labiod, H. and Beylot, A.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Networks: Models and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Publishing Knowledge /John Wiley and Sons Inc, pp.91-129, 2013, 9781848214897. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118648759.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making local algorithms efficiently self-stabilizing in arbitrary asynchronous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between time, space workload: the case of the self-stabilizing unisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173649v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Silent Self-Stabilizing p-Star Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Köhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Wait-Free Linearizable Implementations of Approximate Bounded Counters Using Read-Write Registers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Milani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L. Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LaBRI, Université de Bordeaux; Laboratoire d'informatique et des Systèmes - LIS (UMR 7020). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient self-stabilizing construction of disjoint MDSs in distance-2 model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Paris, Sorbonne Université; LaBRI, CNRS UMR 5800; LIRIS UMR CNRS 5205. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Implementing Stabilizing Leader Election with Weak Assumptions on Network Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Altisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes, VERIMAG, UMR 5104, France; LIMOS, Université Clermont Auvergne, CNRS, UMR 6158, France; Université de Bordeaux, LaBRI, UMR 5800, France; Sorbonne Université, Paris, LIP6, UMR 7606, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979166v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Stabilizing Distributed Cooperative Reset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes (France). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976276v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent Self-Stabilizing Scheme for Spanning-Tree-like Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] VERIMAG/LaBRI. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667863v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnected components detection and rooted shortest-path tree maintenance in networks - extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Glacet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ilcinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LaBRI, CNRS UMR 5800. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent Self-stabilizing BFS Tree Algorithms Revised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devismes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Grenoble Alpes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Uncontended Complexity of Anonymous Consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Bordeaux LaBRI, UMR 5800, F-33400 Talence, France Telecom ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast self-stabilizing k-independent dominating set construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From self- to self-stabilizing with service guarantee 1-hop weight-based clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Johnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzi Mekhaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8138,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83526DED"/>
+    <w:nsid w:val="EF0A8BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8286,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="289EE4E6"/>
+    <w:nsid w:val="392A44FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8434,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4149FE4A"/>
+    <w:nsid w:val="9EECB36C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8671,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-johnen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7170-4521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032681763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/johnen_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ttps://www.labri.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/delys/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/?LANG=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glacet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.05.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M Neggaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kuznetsov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0297-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485652v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-3-14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.06.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW16T2H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mekhaldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.04.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSVB64TZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Huy Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajari Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Herman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-007-0034-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQHG7HN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.02.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2D9CJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1027-1056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QKTLSQRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465650v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lavallee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465661v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866194v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.STACS.2025.30" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Devismes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mazoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662803" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376832v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427838" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3404502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3288599.3288607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K. Datta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Larmore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven K&#246;hler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304268v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_15" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2015.12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843995v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_24" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGDCCWH8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843638v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2011.15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Higham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.43" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1400751.1400845" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.21" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_23" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-22JW553F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75142-7_38" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-28J2VVXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messika" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864219_40" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QN8ST9VS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945529_29" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2V0FDVRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMB8TT54-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11963271_8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FDFJH0W1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173649v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514323v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Welch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979166v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976276v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667863v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839357v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/colette-johnen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7170-4521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032681763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/johnen_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=g_YgoOgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ttps://www.labri.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/delys/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/?LANG=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109662v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113966" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barjon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M Neggaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glacet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.05.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.12.039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kuznetsov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0297-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485652v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-3-14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.06.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW16T2H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.04.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSVB64TZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mekhaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Huy Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajari Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Herman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-007-0034-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQHG7HN7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2005.02.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT2D9CJG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1027-1056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QKTLSQRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465650v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lavallee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465661v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866194v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazoit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.STACS.2025.30" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Devismes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mazoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662803" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376832v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427796.3427838" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02791667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3404502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3288599.3288607" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy K. Datta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Larmore" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven K&#246;hler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304268v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2015.12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843995v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGDCCWH8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2011.15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Higham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1400751.1400845" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.43" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2008.21" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_23" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-22JW553F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334323v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75142-7_38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-28J2VVXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Messika" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49823-0_6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMB8TT54-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11945529_29" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2V0FDVRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11864219_40" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QN8ST9VS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11963271_8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FDFJH0W1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173649v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Welch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138979v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979166v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976276v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667863v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352245v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197475v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839357v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716281v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>