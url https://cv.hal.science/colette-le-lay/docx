--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -154,217 +154,217 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Boulliau (1605-1694) dans l’Encyclopédie</w:t>
+                <w:t xml:space="preserve">Comment le régime de Pétain a mis en péril l'Observatoire de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (58), pp.165 - 172. </w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rde.7386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/ak05-vr28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979561v1</w:t>
+                <w:t xml:space="preserve">hal-05462140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le régime de Pétain a mis en péril l'Observatoire de Paris</w:t>
+                <w:t xml:space="preserve">Ismaël Boulliau (1605-1694) dans l’Encyclopédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (58), pp.165 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/ak05-vr28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rde.7386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462140v1</w:t>
+                <w:t xml:space="preserve">hal-04979561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières féminines à l’Observatoire de Paris (1908-1940) : de l’intégration au seuil infranchissable de la dernière marche</w:t>
               </w:r>
@@ -422,51 +422,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du côté des lettres : Benjamin Baillaud et les femmes astronomes (1922)</w:t>
+                <w:t xml:space="preserve">Du côté des lettres : Benjamin Baillaud et les femmes astronomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
@@ -980,99 +980,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une lettre de Joseph Liouville à Peter Gustave Lejeune Dirichlet (1854)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/zg4h-m194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'annuaire du Bureau des Longitudes et la diffusion scientifique : enjeux et controverses (1795-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166, pp.21-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.166.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1082,275 +1160,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomie « ancienne » et historiographie dans l'Encyclopédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès de la Société Internationale d’Études du Dix-Huitième Siècle Rome 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Internationale d’Études du Dix-Huitième Siècle, Jul 2023, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine de Chastenay, auditrice des cours d'astronomie d'Arago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'histoire des sciences astronomiques de l'Observatoire de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colette Le Lay, Matthieu Husson, Christophe Schmitt, Apr 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historiographical practices in the Encyclopédie : the case of D'Alembert's article &amp;quot;Astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th European Society for History of Science, Brussels (Belgium), 7-10 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for History of Science (ESHS), Sep 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1360,391 +1438,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bureau des longitudes en société (1795-1932)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12, 2022, Collection du Bureau des longitudes, 978-2-491688-10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Annuaire du Bureau des longitudes (1795-1932)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8, 2021, Collection du Bureau des longitudes, 978-2-491688-04-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03233204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of Astronomy in Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'envers du décor : science passion - science raison au 19e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre François Viète. II- 6-7, 2015, Cahiers François Viète, Stéphane Tirard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lalande (1732-1807). Une trajectoire scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boistel, Guy; Lamy, Jérôme; Le Lay, Colette. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-7535-0991-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1754,1148 +1832,1086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois journaux pour un même maître d'oeuvre : le Bureau des longitudes (1877-1932)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nabonnand Philippe, Peiffer Jeanne, Gispert Hélène (sous la direction de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation mathématique dans et par les journaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College Publications, 2025, 1848904940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bureau des longitudes en société (1795-1932)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Bureau des longitudes, pp.172, 2022, Collection du Bureau des longitudes, 978-2-491688-09-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces des femmes dans les procès-verbaux du Bureau des longitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bureau des longitudes en société (1795-1932)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2022, Le Bureau des longitudes en société (1795-1932), 978-2-491688-10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Astronomie dans l'Encyclopédie</w:t>
+                <w:t xml:space="preserve">Lalande, Arago et les comètes, utiliser les peurs pour les combattre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Passeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Pour une histoire du Bureau des longitudes (1795-1932)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8143-0303-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381455v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalande, Arago et les comètes, utiliser les peurs pour les combattre ?</w:t>
+                <w:t xml:space="preserve">L'Astronomie dans l'Encyclopédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Passeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une histoire du Bureau des longitudes (1795-1932)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-8143-0303-4</w:t>
+              <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01584871v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’astronomie à la cosmographie. Enseigner la science des astres (1802-1852)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Kahn, Youenn Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation, transformations des savoirs scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.25-34, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Herschel et les taches solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Boistel et Stéphane Le Gars. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans le champ solaire / Cartographie d’un objet scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ile à hélice, l’anticipation proximale au service de l’utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Rencontres Jules Verne 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coiffard, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « jeunes gens » et les « dames », destinataires privilégiés d’un discours de vulgarisation de l’astronomie aux XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Talairach-Vielmas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science in the nursery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scolars Publishing, pp.207-221, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Les carrières féminines à l’Observatoire de Paris (1908-1940) : de l’intégration au seuil infranchissable de la dernière marche»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lambert (1880-1944) astronome à l'Observatoire de Paris, assassiné à Auschwitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03461470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introduction à la Théorie de la Lune de Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur la lune rousse », notice d’Arago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du côté des lettres (4) Une lettre de Joseph Liouville à Peter Gustave Lejeune-Dirichlet (1854)</w:t>
+                <w:t xml:space="preserve">La leçon de cosmographie d’Hervé Faye sur les comètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2905,114 +2921,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les livres de vulgarisation de l'astronomie (1686-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université Nantes, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01326742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3159,51 +3175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.7386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ak05-vr28" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/zgkj-9z59" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/4paq-v253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696554" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gapaillard Jacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dzee-yy83" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.682.0359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=2265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Passeron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01326742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ak05-vr28" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979561v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.7386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/zgkj-9z59" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/4paq-v253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696554" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gapaillard Jacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dzee-yy83" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.682.0359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/zg4h-m194" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=2265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Passeron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01326742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>