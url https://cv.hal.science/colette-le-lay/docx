--- v1 (2026-05-01)
+++ v2 (2026-06-03)
@@ -1939,342 +1939,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Traces des femmes dans les procès-verbaux du Bureau des longitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bureau des longitudes en société (1795-1932)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, Bureau des longitudes, pp.172, 2022, Collection du Bureau des longitudes, 978-2-491688-09-7</w:t>
+              <w:t xml:space="preserve">, 12, 2022, Le Bureau des longitudes en société (1795-1932), 978-2-491688-10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887406v1</w:t>
+                <w:t xml:space="preserve">hal-03887419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces des femmes dans les procès-verbaux du Bureau des longitudes</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bureau des longitudes en société (1795-1932)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, 2022, Le Bureau des longitudes en société (1795-1932), 978-2-491688-10-3</w:t>
+              <w:t xml:space="preserve">, 12, Bureau des longitudes, pp.172, 2022, Collection du Bureau des longitudes, 978-2-491688-09-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887419v1</w:t>
+                <w:t xml:space="preserve">hal-03887406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalande, Arago et les comètes, utiliser les peurs pour les combattre ?</w:t>
+                <w:t xml:space="preserve">L'Astronomie dans l'Encyclopédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Passeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une histoire du Bureau des longitudes (1795-1932)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-8143-0303-4</w:t>
+              <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01584871v1</w:t>
+                <w:t xml:space="preserve">hal-02381455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Astronomie dans l'Encyclopédie</w:t>
+                <w:t xml:space="preserve">Lalande, Arago et les comètes, utiliser les peurs pour les combattre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Passeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Pour une histoire du Bureau des longitudes (1795-1932)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8143-0303-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381455v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’astronomie à la cosmographie. Enseigner la science des astres (1802-1852)</w:t>
               </w:r>
@@ -3175,51 +3175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ak05-vr28" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979561v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.7386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/zgkj-9z59" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/4paq-v253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696554" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gapaillard Jacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dzee-yy83" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.682.0359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/zg4h-m194" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=2265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Passeron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01326742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ak05-vr28" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979561v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.7386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/zgkj-9z59" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/4paq-v253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696554" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mathis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gapaillard Jacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dzee-yy83" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.682.0359" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/zg4h-m194" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.166.0021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=2265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Passeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01326742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>