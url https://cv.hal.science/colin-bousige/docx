--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -261,486 +261,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Data Set Portability on Various Machine-Learned Interaction Potentials for Pyrophyllite Clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Portable Data Set for Borophene Growth Modeling with Reactive Neural Network Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar-Akacha Delenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Sanz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (2), pp.581-588. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (41), pp.18760-18771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c07319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534893v1</w:t>
+                <w:t xml:space="preserve">hal-05318033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borophene bottom-up syntheses: a critical review</w:t>
+                <w:t xml:space="preserve">Neural Network Atomistic Potential for Pyrophyllite Clay Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Richard Innis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Chloe Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/adafbf⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (15), pp.3567-3577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c00406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938009v2</w:t>
+                <w:t xml:space="preserve">hal-05038937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Portable Data Set for Borophene Growth Modeling with Reactive Neural Network Potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Data Set Portability on Various Machine-Learned Interaction Potentials for Pyrophyllite Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (2), pp.581-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c07319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318033v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Network Atomistic Potential for Pyrophyllite Clay Simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Borophene bottom-up syntheses: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">Neil Richard Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (15), pp.3567-3577. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.022005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c00406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/adafbf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05038937v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMEO: Bayesian Optimization Web App for Process Tuning, Modeling, and Orchestration</w:t>
               </w:r>
@@ -1202,64 +1202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Network Approach for a Rapid Prediction of Metal-Supported Borophene Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Richard Innis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1300,295 +1300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delamination of multilayer graphene stacks from its substrate through wrinkle formation under high pressures</w:t>
+                <w:t xml:space="preserve">Mechanical properties of graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.R. R Amaral</w:t>
+                <w:t xml:space="preserve">Y W Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forestier</w:t>
+                <w:t xml:space="preserve">D G Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piednoir</w:t>
+                <w:t xml:space="preserve">C J Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Galafassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">D J Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.029⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355812v1</w:t>
+                <w:t xml:space="preserve">hal-03203019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of graphene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delamination of multilayer graphene stacks from its substrate through wrinkle formation under high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D G Papageorgiou</w:t>
+                <w:t xml:space="preserve">I.R. R Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C J Humphreys</w:t>
+                <w:t xml:space="preserve">A. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D J Dunstan</w:t>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Puech</w:t>
+                <w:t xml:space="preserve">R. Galafassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.242-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0040578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203019v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging scales in disordered porous media by mapping molecular dynamics onto intermittent Brownian motion</w:t>
               </w:r>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Innis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3710,51 +3710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dimensional neural network potential for borophene on metallic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3805,51 +3805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Molecular Dynamics – Application to borophene on metallic substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3913,496 +3913,496 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Innis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plathinium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871078v1</w:t>
+                <w:t xml:space="preserve">hal-04871137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Richard Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">9ème Workshop Rafald 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Rafald, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871137v1</w:t>
+                <w:t xml:space="preserve">hal-04750357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-dimensional neural network potential for borophene on metallic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Workshop Rafald 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Rafald, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Trends in Nanotechnology TNT23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750357v1</w:t>
+                <w:t xml:space="preserve">hal-04880997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional neural network potential for borophene on metallic surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Innis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mignon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Nanotechnology TNT23</w:t>
+              <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880997v1</w:t>
+                <w:t xml:space="preserve">hal-04871078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron-carbon thin films deposited via PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Innis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALD/ALE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bellevue (Washington - USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4882,51 +4882,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour Phase Infiltration: an efficient strategy to tune microporous Metal Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,51 +5007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VAPOR PHASE INFILTRATION: AN EFFICIENT STRATEGY TO TUNE MICROPOROUS METAL ORGANIC FRAMEWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,103 +5132,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Richard Innis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Nanotechnology 2023 (TNT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5266,77 +5266,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron-rich carbon thin films deposited via PE-ALD and CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Innis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rafald 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5530,51 +5530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R Francas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar-Akacha Delenda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob W Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120995" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534893v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sanz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c07319" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938009v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/adafbf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04912" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dietz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel H Kamani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Delage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.124.267514" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Belkessam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14050263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11549" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21252-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Co Quan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Pomerantz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiya Suleimenova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Boan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Pellenq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914921" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195438" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/66002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D43317897F9634700CD7733D5A6D8A0EE899A97A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01665-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kataura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rols" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045446" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kunz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810052015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06CX7GBP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verberck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Pekker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195413" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Innis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750357v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880997v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871589v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R Francas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar-Akacha Delenda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob W Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120995" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sanz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c07319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938009v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/adafbf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dietz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel H Kamani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Delage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.124.267514" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Belkessam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14050263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11549" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21252-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Co Quan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Pomerantz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiya Suleimenova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Boan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Pellenq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914921" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195438" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/66002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D43317897F9634700CD7733D5A6D8A0EE899A97A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01665-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kataura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rols" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045446" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kunz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810052015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06CX7GBP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verberck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Pekker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195413" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Innis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871589v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>