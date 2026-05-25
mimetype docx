--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -3691,217 +3691,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional neural network potential for borophene on metallic surfaces</w:t>
+                <w:t xml:space="preserve">Machine Learning and Molecular Dynamics – Application to borophene on metallic substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOWDI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
+              <w:t xml:space="preserve">MDANSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908552v1</w:t>
+                <w:t xml:space="preserve">hal-04908737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Molecular Dynamics – Application to borophene on metallic substrate</w:t>
+                <w:t xml:space="preserve">High-dimensional neural network potential for borophene on metallic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDANSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">HOWDI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908737v1</w:t>
+                <w:t xml:space="preserve">hal-04908552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron-carbon thin films deposited via plasma enhanced atomic layer deposition (PE-ALD)</w:t>
               </w:r>
@@ -5530,51 +5530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R Francas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar-Akacha Delenda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob W Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120995" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sanz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c07319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938009v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/adafbf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dietz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel H Kamani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Delage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.124.267514" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Belkessam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14050263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11549" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21252-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Co Quan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Pomerantz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiya Suleimenova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Boan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Pellenq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914921" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195438" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/66002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D43317897F9634700CD7733D5A6D8A0EE899A97A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01665-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kataura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rols" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045446" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kunz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810052015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06CX7GBP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verberck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Pekker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195413" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Innis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871589v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel R Francas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar-Akacha Delenda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob W Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120995" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sanz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c00406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c07319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938009v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Richard Innis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/adafbf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.08510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dietz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel H Kamani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Delage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.124.267514" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourdon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Belkessam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14050263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c11549" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21252-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895346v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha De" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Co Quan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gikonyo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Pomerantz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiya Suleimenova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Boan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Pellenq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914921" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rols" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195438" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/66002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D43317897F9634700CD7733D5A6D8A0EE899A97A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2012-01665-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kataura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rols" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.045446" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dejoie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kunz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobumichi Tamura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810052015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06CX7GBP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Verberck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Pekker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195413" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Innis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;onard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750357v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871589v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>