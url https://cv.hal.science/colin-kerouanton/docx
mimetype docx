--- v1 (2026-03-24)
+++ v2 (2026-04-25)
@@ -100,243 +100,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobi'kids : une étude sur les rôles des contextes urbains, des expériences sensibles et des cultures éducatives urbaines dans le processus d'autonomie de la mobilité des enfants</w:t>
+                <w:t xml:space="preserve">Le pari de la traversée. Aller au cinéma quand on habite une île à 15 ans : contraintes d'accessibilité et socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Audas</w:t>
+                <w:t xml:space="preserve">Brieuc Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+                <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+                <w:t xml:space="preserve">Julien Torchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Mobiscol "La parole aux chercheur.euses" - Partie 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MOBISCOL IDF Vivacités, Jan 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05519710v1</w:t>
+                <w:t xml:space="preserve">hal-05126192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pari de la traversée. Aller au cinéma quand on habite une île à 15 ans : contraintes d'accessibilité et socialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mobi'kids : une étude sur les rôles des contextes urbains, des expériences sensibles et des cultures éducatives urbaines dans le processus d'autonomie de la mobilité des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Torchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Webinaire Mobiscol "La parole aux chercheur.euses" - Partie 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOBISCOL IDF Vivacités, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126192v1</w:t>
+                <w:t xml:space="preserve">halshs-05519710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuchotons, approche réflexive de la transcription automatisée</w:t>
               </w:r>
@@ -374,51 +374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ecault-Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SO-MATé, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -443,51 +443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir les données de mobilité quotidienne par les enquêté·es : quelle interface ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -663,64 +663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux, déplacements et activité physique au quotidien : Intégrer le contexte géographique et la mesure de l'activité physique au suivi de la mobilité quotidienne des individus au sein de la région urbaine de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -778,420 +778,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets spéciaux pour questions spatiales : exposé de géo-visualisations à partir de données de mobilité GPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From the &amp;quot;banc des ami.e.s*&amp;quot; (*friends' bench) to the city-stadium : combining pocket of local order and behavior-setting to study children's place experience in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lepetit</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaires "Carte blanche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Action de recherche n°9 du GdR MAGIS (Carto)graphies et (Géo)visualisations de données, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Time Geography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kajsa Ellegård; Jenny Palm; Tomas Germundsson; Chunjiang Li, Aug 2022, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287485v1</w:t>
+                <w:t xml:space="preserve">halshs-03771569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the &amp;quot;banc des ami.e.s*&amp;quot; (*friends' bench) to the city-stadium : combining pocket of local order and behavior-setting to study children's place experience in the city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomie dans la mobilité des enfants et profils socio-éducatifs parentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ployon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Time Geography Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kajsa Ellegård; Jenny Palm; Tomas Germundsson; Chunjiang Li, Aug 2022, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">13ème journées Scientifiques ARPenv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03771569v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie dans la mobilité des enfants et profils socio-éducatifs parentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets spéciaux pour questions spatiales : exposé de géo-visualisations à partir de données de mobilité GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dias</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème journées Scientifiques ARPenv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Webinaires "Carte blanche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action de recherche n°9 du GdR MAGIS (Carto)graphies et (Géo)visualisations de données, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737823v1</w:t>
+                <w:t xml:space="preserve">hal-04287485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage de l'autonomie des enfants en milieux urbains : évolution des pratiques de déplacement et rapports enfant-parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire - La mobilité tout au long de la vie (séance 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leslie Belton Chevallier (AME / DEST, Université Gustave Eiffel) Benjamin Motte-Baumvol (ThéMA, Université de Bourgogne Franche-Comté) Stéphanie Vincent (LAET, Université Lyon 2), Dec 2021, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1216,51 +1216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d' un SIG, outil facilitant le suivi d' activités touristiques en milieu non-aménagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,51 +1337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecter les pauses de randonneurs par l' usage de ST-DBSCAN : analyse de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,51 +1503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Chuchumuchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.8299098n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1606,90 +1606,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter, grandir, s’engager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Torchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 124, pp.121-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1717,379 +1717,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-catching or breath-catching: Role and landscape attributes of pauses differs among hikers’ profile when rambling in a French mountainous area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ponant Islands, lands of exile? Social transformations and new residential attractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Torchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jort.2024.100734⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13eko⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525149v1</w:t>
+                <w:t xml:space="preserve">hal-05115116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ponant Islands, lands of exile? Social transformations and new residential attractions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eye-catching or breath-catching: Role and landscape attributes of pauses differs among hikers’ profile when rambling in a French mountainous area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024/2-3, </w:t>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.100734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13eko⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2024.100734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115116v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les îles du Ponant, des terres « d’exîles » ? Transformations sociales et nouvelles attractivités résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Torchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/2-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13eko⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219752v1</w:t>
@@ -2100,51 +2100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatio-temporelle des mobilités de randonneurs dans le PNR du Massif des Bauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique 2019-2022 (252), pp.81-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2204,77 +2204,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Tabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, </w:t>
@@ -2344,64 +2344,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s daily mobility changes and outdoor parenting profiles: From travel and place patterns to educational requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2439,51 +2439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention d'une typologie d'itinéraires de randonnée à partir de données GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,51 +2605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2733,51 +2733,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatio-temporelle des mobilités de randonneurs dans le PNR du Massif des Bauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Savoie, Chambéry, FRA., 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2973,51 +2973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ducasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tixadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecault-Bellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513596v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8299098n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2024.100734" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05115116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02967697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torchin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ducasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tixadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecault-Bellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513596v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8299098n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05115116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2024.100734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02967697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>