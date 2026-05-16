--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -100,243 +100,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pari de la traversée. Aller au cinéma quand on habite une île à 15 ans : contraintes d'accessibilité et socialisation</w:t>
+                <w:t xml:space="preserve">Mobi'kids : une étude sur les rôles des contextes urbains, des expériences sensibles et des cultures éducatives urbaines dans le processus d'autonomie de la mobilité des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Torchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Webinaire Mobiscol "La parole aux chercheur.euses" - Partie 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOBISCOL IDF Vivacités, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126192v1</w:t>
+                <w:t xml:space="preserve">halshs-05519710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobi'kids : une étude sur les rôles des contextes urbains, des expériences sensibles et des cultures éducatives urbaines dans le processus d'autonomie de la mobilité des enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pari de la traversée. Aller au cinéma quand on habite une île à 15 ans : contraintes d'accessibilité et socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+                <w:t xml:space="preserve">Brieuc Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Audas</w:t>
+                <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+                <w:t xml:space="preserve">Julien Torchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Mobiscol "La parole aux chercheur.euses" - Partie 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MOBISCOL IDF Vivacités, Jan 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05519710v1</w:t>
+                <w:t xml:space="preserve">hal-05126192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuchotons, approche réflexive de la transcription automatisée</w:t>
               </w:r>
@@ -374,51 +374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ecault-Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SO-MATé, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -443,51 +443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir les données de mobilité quotidienne par les enquêté·es : quelle interface ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -532,329 +532,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob: Preliminary results of a 24-month intervention to reduce car use among regular car users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lieux, déplacements et activité physique au quotidien : Intégrer le contexte géographique et la mesure de l'activité physique au suivi de la mobilité quotidienne des individus au sein de la région urbaine de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Duché</w:t>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Health Psychology Society, Sep 2023, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295934v1</w:t>
+                <w:t xml:space="preserve">hal-04913475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux, déplacements et activité physique au quotidien : Intégrer le contexte géographique et la mesure de l'activité physique au suivi de la mobilité quotidienne des individus au sein de la région urbaine de Grenoble</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">InterMob: Preliminary results of a 24-month intervention to reduce car use among regular car users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
+                <w:t xml:space="preserve">Camille Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clement Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">37 th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Psychology Society, Sep 2023, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913475v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the &amp;quot;banc des ami.e.s*&amp;quot; (*friends' bench) to the city-stadium : combining pocket of local order and behavior-setting to study children's place experience in the city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -905,64 +905,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie dans la mobilité des enfants et profils socio-éducatifs parentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème journées Scientifiques ARPenv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -987,64 +987,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets spéciaux pour questions spatiales : exposé de géo-visualisations à partir de données de mobilité GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,90 +1108,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage de l'autonomie des enfants en milieux urbains : évolution des pratiques de déplacement et rapports enfant-parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire - La mobilité tout au long de la vie (séance 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leslie Belton Chevallier (AME / DEST, Université Gustave Eiffel) Benjamin Motte-Baumvol (ThéMA, Université de Bourgogne Franche-Comté) Stéphanie Vincent (LAET, Université Lyon 2), Dec 2021, visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1216,51 +1216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d' un SIG, outil facilitant le suivi d' activités touristiques en milieu non-aménagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Avrillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,51 +1337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecter les pauses de randonneurs par l' usage de ST-DBSCAN : analyse de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,51 +1503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Chuchumuchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.8299098n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1606,90 +1606,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter, grandir, s’engager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Torchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 124, pp.121-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1717,187 +1717,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ponant Islands, lands of exile? Social transformations and new residential attractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les îles du Ponant, des terres « d’exîles » ? Transformations sociales et nouvelles attractivités résidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Torchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/2-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13eko⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115116v1</w:t>
+                <w:t xml:space="preserve">hal-05219752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-catching or breath-catching: Role and landscape attributes of pauses differs among hikers’ profile when rambling in a French mountainous area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1964,187 +1964,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les îles du Ponant, des terres « d’exîles » ? Transformations sociales et nouvelles attractivités résidentielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Ponant Islands, lands of exile? Social transformations and new residential attractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Torchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/2-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13eko⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219752v1</w:t>
+                <w:t xml:space="preserve">hal-05115116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatio-temporelle des mobilités de randonneurs dans le PNR du Massif des Bauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique 2019-2022 (252), pp.81-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2204,77 +2204,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Tabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, </w:t>
@@ -2283,207 +2283,361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/articulo.4889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s daily mobility changes and outdoor parenting profiles: From travel and place patterns to educational requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27eme International Association People-Environment Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention d'une typologie d'itinéraires de randonnée à partir de données GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2511,211 +2665,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche IGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522884v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-04284882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2733,51 +2733,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatio-temporelle des mobilités de randonneurs dans le PNR du Massif des Bauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Savoie, Chambéry, FRA., 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2973,51 +2973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torchin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ducasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tixadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecault-Bellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513596v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8299098n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05115116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2024.100734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02967697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Bisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torchin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400312v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ducasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tixadou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ecault-Bellec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Quesseveur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513596v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.8299098n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lw8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2024.100734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05115116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4889" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02967697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>