--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -845,235 +845,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Kalton’s interlaced graphs and nonlinear embeddings into dual Banach spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lancien</w:t>
+                <w:t xml:space="preserve">On the Weak Maximizing Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis García-Lirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Topology and Analysis</w:t>
+              <w:t xml:space="preserve">Banach Journal of Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793525321500345⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43037-021-00141-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974699v1</w:t>
+                <w:t xml:space="preserve">hal-02974714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Weak Maximizing Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis García-Lirola</w:t>
+                <w:t xml:space="preserve">On Kalton’s interlaced graphs and nonlinear embeddings into dual Banach spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Mendona Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banach Journal of Mathematical Analysis</w:t>
+              <w:t xml:space="preserve">Journal of Topology and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43037-021-00141-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793525321500345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974714v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact reduction in Lipschitz free spaces</w:t>
               </w:r>
@@ -1098,51 +1098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1202,51 +1202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón J. Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 280 (6), pp.108916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1423,51 +1423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pernecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 489 (1), pp.124128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Mathematical Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63 (1), pp.77-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1599,235 +1599,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Valued and Variational Analysis Theory and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extremal Structure and Duality of Lipschitz Free Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis García-Lirola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aris Daniilidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colin Petitjean</w:t>
+                <w:t xml:space="preserve">Antonin . Prochazka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Rueda Zoca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11228-017-0439-2⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00009-018-1113-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373848v1</w:t>
+                <w:t xml:space="preserve">hal-02373898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal Structure and Duality of Lipschitz Free Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis García-Lirola</w:t>
+                <w:t xml:space="preserve">Set-Valued and Variational Analysis Theory and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Daniilidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abraham Rueda Zoca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (2), pp.69. </w:t>
+              <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.143-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00009-018-1113-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11228-017-0439-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373898v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure of spaces of vector-valued Lipschitz functions</w:t>
               </w:r>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis García-Lirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Rueda Zoca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 239 (3), pp.249-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2141,51 +2141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON EXPOSED POINTS OF LIPSCHITZ FREE SPACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2475,51 +2475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Flores" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingu Jung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Proch&#225;zka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaf132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0004972724000376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafat Abbar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-023-02115-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2022.29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Lirola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-023-01467-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2023oct13.2467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n J Aliaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gartland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8591" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Mendona Braga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prochazka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525321500345" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43037-021-00141-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n J. Aliaga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200925-18-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2020.108916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-021-02662-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pernecka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124128" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008439519000535" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-017-0439-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin . Prochazka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Rueda Zoca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-018-1113-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/SM8694-1-2017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.04.047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Prochazka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triinu Veeorg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01826406v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Flores" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingu Jung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Proch&#225;zka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaf132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0004972724000376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafat Abbar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-023-02115-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2022.29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Lirola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-023-01467-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2023oct13.2467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n J Aliaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gartland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8591" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43037-021-00141-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Mendona Braga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prochazka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525321500345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n J. Aliaga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200925-18-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2020.108916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-021-02662-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pernecka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124128" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008439519000535" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin . Prochazka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Rueda Zoca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-018-1113-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-017-0439-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/SM8694-1-2017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.04.047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Prochazka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triinu Veeorg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01826406v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>