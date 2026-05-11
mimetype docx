--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -234,252 +234,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The set of elementary tensors is weakly closed in projective tensor products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pre-adjoint approach on weighted composition operators between spaces of Lipschitz functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafat Abbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Australian Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0004972724000376⟩</w:t>
+              <w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (85), https://doi.org/10.1007/s00025-023-02115-x. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00025-023-02115-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533773v1</w:t>
+                <w:t xml:space="preserve">hal-04202343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pre-adjoint approach on weighted composition operators between spaces of Lipschitz functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The set of elementary tensors is weakly closed in projective tensor products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in mathematics = Resultate der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (85), https://doi.org/10.1007/s00025-023-02115-x. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Australian Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (2), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00025-023-02115-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0004972724000376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202343v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact and weakly compact Lipschitz operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafat Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -630,64 +630,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the spectrum of Lipschitz operators and composition operators on Lipschitz spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafat Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -845,781 +845,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Weak Maximizing Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis García-Lirola</w:t>
+                <w:t xml:space="preserve">Embeddings of Lipschitz-free spaces into ℓ1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón J. Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banach Journal of Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43037-021-00141-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 280 (6), pp.108916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2020.108916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974714v1</w:t>
+                <w:t xml:space="preserve">hal-02974707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Kalton’s interlaced graphs and nonlinear embeddings into dual Banach spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lancien</w:t>
+                <w:t xml:space="preserve">On the Dynamics of Lipschitz Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafat Abbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Topology and Analysis</w:t>
+              <w:t xml:space="preserve">Integral Equations and Operator Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793525321500345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00020-021-02662-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974699v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact reduction in Lipschitz free spaces</w:t>
+                <w:t xml:space="preserve">On Kalton’s interlaced graphs and nonlinear embeddings into dual Banach spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón J. Aliaga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Bruno de Mendona Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mathematica</w:t>
+              <w:t xml:space="preserve">Journal of Topology and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4064/sm200925-18-1⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793525321500345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558998v1</w:t>
+                <w:t xml:space="preserve">hal-02974699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embeddings of Lipschitz-free spaces into ℓ1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramón J. Aliaga</w:t>
+                <w:t xml:space="preserve">On the Weak Maximizing Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis García-Lirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2020.108916⟩</w:t>
+              <w:t xml:space="preserve">Banach Journal of Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43037-021-00141-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974707v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Dynamics of Lipschitz Operators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Coine</w:t>
+                <w:t xml:space="preserve">Compact reduction in Lipschitz free spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón J. Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integral Equations and Operator Theory</w:t>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00020-021-02662-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4064/sm200925-18-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025702v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supports in Lipschitz-free spaces and applications to extremal structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Coarse Geometry of James Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pernecka</w:t>
+                <w:t xml:space="preserve">G. Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 489 (1), pp.124128. </w:t>
+              <w:t xml:space="preserve">Canadian Mathematical Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.77-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4153/S0008439519000535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974712v1</w:t>
+                <w:t xml:space="preserve">hal-02373870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Coarse Geometry of James Spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supports in Lipschitz-free spaces and applications to extremal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón J. Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lancien</w:t>
+                <w:t xml:space="preserve">Eva Pernecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Mathematical Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (1), pp.77-93. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 489 (1), pp.124128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4153/S0008439519000535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373870v1</w:t>
+                <w:t xml:space="preserve">hal-02974712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal Structure and Duality of Lipschitz Free Spaces</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On weak compactness and uniform regularity in Lipschitz free spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón J. Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,51 +2141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON EXPOSED POINTS OF LIPSCHITZ FREE SPACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Prochazka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2475,51 +2475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Flores" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingu Jung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Proch&#225;zka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaf132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0004972724000376" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafat Abbar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-023-02115-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2022.29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Lirola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-023-01467-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2023oct13.2467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n J Aliaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gartland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8591" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43037-021-00141-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Mendona Braga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prochazka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525321500345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n J. Aliaga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200925-18-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2020.108916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-021-02662-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pernecka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124128" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008439519000535" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin . Prochazka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Rueda Zoca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-018-1113-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-017-0439-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/SM8694-1-2017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.04.047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Prochazka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triinu Veeorg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01826406v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Flores" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingu Jung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Petitjean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Proch&#225;zka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnaf132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafat Abbar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-023-02115-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0004972724000376" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/prm.2022.29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Lirola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40840-023-01467-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7900/jot.2023oct13.2467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n J Aliaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gartland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8591" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n J. Aliaga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Prochazka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2020.108916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-021-02662-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Mendona Braga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793525321500345" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43037-021-00141-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200925-18-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008439519000535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pernecka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124128" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin . Prochazka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Rueda Zoca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-018-1113-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-017-0439-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/SM8694-1-2017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2017.04.047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Prochazka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triinu Veeorg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01826406v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>