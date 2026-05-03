--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colin SCHMIDT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Experimental Protocol in Two Nobel Prizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juyang Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongshu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Artificial Intelligence and Digital Ethics (ICAIDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAIDE, May 2025, Guangzhou, China. pp. 62-68, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAIDE65466.2025.11189692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Humans: Enhancing the complex sociological being with the virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Human International Conference (AUGMENTED HUMAN’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Winnipeg, Canada. pp.5, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3396339.3396401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours persuasif de la vitrine : méthode de construction, sens et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence in Visual Mental Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uday A. Athavankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Visual Informatics Conference (IVIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Selangor, Malaysia. pp.627-639, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02958-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetiography : The next Milestone in the Confluence of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International conference of the society for philosophy and technology. Technology in the age of Information (SPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lisbon, Portugal. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Gaming and Virtual Reality Technologies to Enhance Learning and Collaboration in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education (ICE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and virtual reality : a uchronic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nannipieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Fall Symposium Series : Biologically Inspired Cognitive Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), Nov 2009, Arlington (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01806152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did You Leave that Contraption Alone with your Little Sister?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dartmouth Artificial Intelligence Conference: The Next Fifty Years 'Commemorating the 1956 Founding at Dartmouth College of AI as a Research Discipline' ( ai @ 50 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hanover, NH (E.-U.), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enticing a Scientist. About Mixture of Origins and Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics of Human Interaction with Robotic, Bionic, and AI Systems. 'Concepts and Policies' (FP6 'Science &amp; Society')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Dennett and McKay's Paper&amp;quot;, 'Invited Discussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and Representation (information soon on www.interdisciplines.org/adaptation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots, IPR and Us&amp;quot;, Invited by the Society for the Philosophy of Technology (SPT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 102nd Annual Meeting of the American Philosophical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chicago Illinois. (Etats-Unis), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Diversification and its Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Conference of the Society for Philosophy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoids, from Interfaces to Intelligence. Really? A Philosophical Statement on Retrograding or Scientists Caught Back-peddling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2004 American Association of Artificial Intelligence Fall Symposium Series on 'The Intersection of Cognitive Science and Robotics: From Interfaces to Intelligence'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Washington (Etats-unis), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with the Artificial Sciences: A Paradigmatic Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on the History of Computing in Education WG 9.7 TC3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Robotic Brains Be Social?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Development and Learning (ICDL 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Jolla, CA (E.-U.), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Epistemological Analysis of Artificial Intelligence in University Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the Association for Learning Technology, ALT-C 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Exeter (GB), Unknown Region. pp.200--210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should We not Make Room for Non-persons in Artificial Intelligence? A Position Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence Applications and Innovations, 'Professional Practice in AI', TC12 WG 12.6, Proceedings of the 18th World Congress on Computing (WCC-2004 AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terminological Stance on Artificial Autonomy, 'Invited Speaker Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kraemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Autonomous Robots and Agents (ICARA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Palmerston North (Nouvelle Zélande), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic Wondering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, IEEE SMC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let Me Introduce You to My Non-Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th German Workshop on Artificial Life (GWAL6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bamberg, Germany. pp.122--127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Creatures in the Library ? Improving Information Access, Questioning Possible Tomorrows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the American Society for Information Science and Technology/European Chapter (ASIST/EC) LIDA 2003 'Libraries in the Digital Age'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational Issues in Improving the Management of Collective Activities in E-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of E-Learn, 8th World Conference on E-Learning in Corporate, Government, Healthcare &amp; Higher Education, Association for the Advancement of Computing in Educat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Phenix (Arizona,USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un retour à une lecture non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hufschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Cotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque franco-mexicain de sciences de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Mexico, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Autonomous Emotional Agents Increase Perception of VR Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Olivier Bartheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teerawat Kulsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Communication Technologies;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/nct.v5n1p11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Autonomous Emotional Agents Increase Perception of VR Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Olivier Bartheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teerawat Kulsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Communication Technologies;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, volume 5 (1), pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global shift: shadows of identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.99-100. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X1300188X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving presence through evoked reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (86), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and culture and possibly vigilance too</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. A. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.371-375. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-011-0320-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children, Robots and... the Parental Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minds &amp; Machines. Journal for Artificial Intelligence, Philosophy and Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.273--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Learning, Epistemological Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue in Context, Towards a Referential Approach in Collective Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (3), pp.314-330. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-005-0023-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinery, Intelligence and Our Intentionality. Grounds for Establishing Paradoxical Discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots, Dennett and the Autonomous. A Terminological Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minds and Machines. Journal for Artificial Intelligence, Philosophy and Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Robots and Believing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minds and Machines. Journal for Artificial Intelligence, Philosophy and Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue en contexte : Pour une approche dialogique des environnements d'apprentissage collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1-2), pp.235--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topical Note on Accessing Scientific Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognition and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1-2), pp.248--257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘rHOMO’ COMMUNICANS – L’accepter ou ne pas le rejeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI: Philosophy, Geoinformatics &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUS Publicum, pp.1-12, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relational Stance in the Philosophy of Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnani L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Associated International Academic Publishers, pp.121--127, 2006, 88-89659-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Comments on the Amalgamation of Togetherness and Distance (à paraître)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmidt C.T. éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Distance Activities: From Social Cognition to Electronic Togetherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243--248, 2006, issn 0951-5666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning Man?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter E. VERMAAS and Peter KROES and Andrew LIGHT and Steven A. MOORE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Survey of Contemporary Philosophical and Ethical Work on Artefact Design and Design Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (4), Springer, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Beings, Emotions and Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COLLSTE G. and HANSSON S. O. and ROGERSON S. and &amp; BYNUM T.W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ethicomp Decade (1995-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linkoping University, 2005, 91-85299-92-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Man's Needs and Technological Progression: Pragmatic Foundations for a Relational Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEY J. &amp; GORAYSKA B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humane Interfaces: Questions of Methods and Practice in Cognitive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, North-Holland/Elsevier Science, pp.293--305, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisation of Language Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Press, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of AI & Society (vol. 20 n° 3) on 'Collaborative Distance Activities: From Social Cognition to Electronic Togetherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2006, issn 0951-5666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings for &amp;quot;Computers & Philosophy, an International Conference&amp;quot;, 3-5 May 2006 Laval France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associated International Academic Publishers, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit et la machine, communauté conceptrice à l'oeuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT/Presses universitaires de Septentrion, 2001, 2-284-03244-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colin SCHMIDT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Experimental Protocol in Two Nobel Prizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juyang Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongshu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Artificial Intelligence and Digital Ethics (ICAIDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAIDE, May 2025, Guangzhou, China. pp. 62-68, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAIDE65466.2025.11189692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Humans: Enhancing the complex sociological being with the virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmented Human International Conference (AUGMENTED HUMAN’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Winnipeg, Canada. pp.5, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3396339.3396401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours persuasif de la vitrine : méthode de construction, sens et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Manga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nancy, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence in Visual Mental Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uday A. Athavankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Visual Informatics Conference (IVIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Selangor, Malaysia. pp.627-639, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02958-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetiography : The next Milestone in the Confluence of Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International conference of the society for philosophy and technology. Technology in the age of Information (SPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lisbon, Portugal. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Gaming and Virtual Reality Technologies to Enhance Learning and Collaboration in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education (ICE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and virtual reality : a uchronic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nannipieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Fall Symposium Series : Biologically Inspired Cognitive Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), Nov 2009, Arlington (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01806152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did You Leave that Contraption Alone with your Little Sister?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dartmouth Artificial Intelligence Conference: The Next Fifty Years 'Commemorating the 1956 Founding at Dartmouth College of AI as a Research Discipline' ( ai @ 50 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hanover, NH (E.-U.), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enticing a Scientist. About Mixture of Origins and Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics of Human Interaction with Robotic, Bionic, and AI Systems. 'Concepts and Policies' (FP6 'Science &amp; Society')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Dennett and McKay's Paper&amp;quot;, 'Invited Discussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and Representation (information soon on www.interdisciplines.org/adaptation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots, IPR and Us&amp;quot;, Invited by the Society for the Philosophy of Technology (SPT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 102nd Annual Meeting of the American Philosophical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chicago Illinois. (Etats-Unis), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Diversification and its Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Conference of the Society for Philosophy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoids, from Interfaces to Intelligence. Really? A Philosophical Statement on Retrograding or Scientists Caught Back-peddling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2004 American Association of Artificial Intelligence Fall Symposium Series on 'The Intersection of Cognitive Science and Robotics: From Interfaces to Intelligence'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Washington (Etats-unis), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Robotic Brains Be Social?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Development and Learning (ICDL 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Jolla, CA (E.-U.), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with the Artificial Sciences: A Paradigmatic Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Conference on the History of Computing in Education WG 9.7 TC3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Epistemological Analysis of Artificial Intelligence in University Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the Association for Learning Technology, ALT-C 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Exeter (GB), Unknown Region. pp.200--210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should We not Make Room for Non-persons in Artificial Intelligence? A Position Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence Applications and Innovations, 'Professional Practice in AI', TC12 WG 12.6, Proceedings of the 18th World Congress on Computing (WCC-2004 AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Terminological Stance on Artificial Autonomy, 'Invited Speaker Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kraemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Autonomous Robots and Agents (ICARA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Palmerston North (Nouvelle Zélande), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let Me Introduce You to My Non-Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th German Workshop on Artificial Life (GWAL6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bamberg, Germany. pp.122--127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic Wondering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, IEEE SMC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Creatures in the Library ? Improving Information Access, Questioning Possible Tomorrows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the American Society for Information Science and Technology/European Chapter (ASIST/EC) LIDA 2003 'Libraries in the Digital Age'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational Issues in Improving the Management of Collective Activities in E-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of E-Learn, 8th World Conference on E-Learning in Corporate, Government, Healthcare &amp; Higher Education, Association for the Advancement of Computing in Educat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Phenix (Arizona,USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un retour à une lecture non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hufschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Cotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque franco-mexicain de sciences de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Mexico, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Autonomous Emotional Agents Increase Perception of VR Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Olivier Bartheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teerawat Kulsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Communication Technologies;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/nct.v5n1p11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Autonomous Emotional Agents Increase Perception of VR Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Olivier Bartheye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Tcha-Tokey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teerawat Kulsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Communication Technologies;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, volume 5 (1), pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global shift: shadows of identifiability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.99-100. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X1300188X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving presence through evoked reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayesh S. Pillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (86), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and culture and possibly vigilance too</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. A. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.371-375. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-011-0320-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children, Robots and... the Parental Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minds &amp; Machines. Journal for Artificial Intelligence, Philosophy and Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.273--286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Learning, Epistemological Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machinery, Intelligence and Our Intentionality. Grounds for Establishing Paradoxical Discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue in Context, Towards a Referential Approach in Collective Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Betbeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (3), pp.314-330. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-005-0023-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots, Dennett and the Autonomous. A Terminological Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minds and Machines. Journal for Artificial Intelligence, Philosophy and Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Robots and Believing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minds and Machines. Journal for Artificial Intelligence, Philosophy and Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue en contexte : Pour une approche dialogique des environnements d'apprentissage collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1-2), pp.235--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topical Note on Accessing Scientific Refinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognition and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (1-2), pp.248--257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘rHOMO’ COMMUNICANS – L’accepter ou ne pas le rejeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI: Philosophy, Geoinformatics &amp; Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUS Publicum, pp.1-12, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relational Stance in the Philosophy of Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnani L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Associated International Academic Publishers, pp.121--127, 2006, 88-89659-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Comments on the Amalgamation of Togetherness and Distance (à paraître)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmidt C.T. éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Distance Activities: From Social Cognition to Electronic Togetherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.243--248, 2006, issn 0951-5666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning Man?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter E. VERMAAS and Peter KROES and Andrew LIGHT and Steven A. MOORE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Survey of Contemporary Philosophical and Ethical Work on Artefact Design and Design Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (4), Springer, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Beings, Emotions and Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COLLSTE G. and HANSSON S. O. and ROGERSON S. and &amp; BYNUM T.W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ethicomp Decade (1995-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linkoping University, 2005, 91-85299-92-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Man's Needs and Technological Progression: Pragmatic Foundations for a Relational Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEY J. &amp; GORAYSKA B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humane Interfaces: Questions of Methods and Practice in Cognitive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, North-Holland/Elsevier Science, pp.293--305, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mechanisation of Language Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Press, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of AI & Society (vol. 20 n° 3) on 'Collaborative Distance Activities: From Social Cognition to Electronic Togetherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2006, issn 0951-5666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings for &amp;quot;Computers & Philosophy, an International Conference&amp;quot;, 3-5 May 2006 Laval France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associated International Academic Publishers, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit et la machine, communauté conceptrice à l'oeuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin T. Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANRT/Presses universitaires de Septentrion, 2001, 2-284-03244-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyang Weng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T. Schmidt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshu Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIDE65466.2025.11189692" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geslin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396339.3396401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh S. Pillai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday A. Athavankar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02958-0_57" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kraemer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434521v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roxin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hufschmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cotten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Olivier Bartheye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha Tokey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerawat Kulsuwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/nct.v5n1p11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1300188X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. A. Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-011-0320-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0023-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGKK1SMV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juyang Weng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin T. Schmidt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshu Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAIDE65466.2025.11189692" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha-Tokey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Schmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geslin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396339.3396401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayesh S. Pillai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday A. Athavankar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02958-0_57" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01806152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kraemer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roxin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hufschmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cotten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Olivier Bartheye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Tcha Tokey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerawat Kulsuwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/nct.v5n1p11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X1300188X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. A. Schmidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-011-0320-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-005-0023-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGKK1SMV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>