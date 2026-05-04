--- v0 (2026-03-13)
+++ v1 (2026-05-04)
@@ -100,486 +100,486 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bœufs gaulois et bœufs français : morphologies animales et dynamiques économiques au cours de La Tène et des périodes historiques</w:t>
+                <w:t xml:space="preserve">The development of new husbandry and economic models in Gaul between the Iron Age and the Roman Period: New insights from pig bones and teeth morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.3904⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99, pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933917v1</w:t>
+                <w:t xml:space="preserve">hal-03082810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of new husbandry and economic models in Gaul between the Iron Age and the Roman Period: New insights from pig bones and teeth morphometrics</w:t>
+                <w:t xml:space="preserve">Bœufs gaulois et bœufs français : morphologies animales et dynamiques économiques au cours de La Tène et des périodes historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99, pp.10-18. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.141-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.3904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082810v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La taille du bétail est loin d’être un détail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pigs and Cattle in Gaul: The Role of Gallic Societies in the Evolution of Husbandry Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Frémondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Nuviala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.3730⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.494-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/eaa.2016.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216024v1</w:t>
+                <w:t xml:space="preserve">halshs-03215955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pigs and Cattle in Gaul: The Role of Gallic Societies in the Evolution of Husbandry Practices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La taille du bétail est loin d’être un détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (3), pp.494-509. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.56-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/eaa.2016.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.3730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03215955v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did Romanization impact Gallic pig morphology? New insights from molar geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57, pp.345-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -638,64 +638,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological changes in domestic cattle in Gaul, from the second century BC to the fifth century AD: diversity of herds in the Seine valley (France) and northern Gaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.3977-3990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -733,64 +733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des cheptels et diversification des morphotypes bovins dans le tiers nord-ouest des Gaules entre la fin de l’âge du Fer et la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (2), pp.79-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -860,77 +860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de viande de porc en Gaule entre la fin de l’Âge du Fer et la période romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Horard-Herbin; Bruno Laurioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une Histoire de la viande : fabrique et représentations de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais; Presses Universitaires de Rennes, pp.93-116, 2017, Collection Tables des Hommes</w:t>
@@ -972,77 +972,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage du porc : un savoir-faire gaulois ? Apport croisé des études isotopique et ostéométrique des os de cochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Frémondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Blancquaert et F. Malrain (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution des sociétés gauloises du Second âge du Fer, entre mutations internes et influences externes. Actes du 38e colloque international de l’AFEAF – Amiens 29 mai - 1er juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Archéologique de Picardie (N° Spécial 30), pp.583-597, 2016</w:t>
@@ -1617,51 +1617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.3904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082810v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3730" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215955v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2016.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR03QW7J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dormoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermorvant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.08.016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933917v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.3904" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215955v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nuviala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eaa.2016.10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3730" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR03QW7J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dormoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kermorvant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>