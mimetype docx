--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1194,472 +1194,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myristate and the ecology of AM fungi: significance, opportunities, applications and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal dynamics of mycorrhizal fungal communities and co‐associations with grassland plant communities following experimental manipulation of rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Rillig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Aguilar-Trigueros</w:t>
+                <w:t xml:space="preserve">Sally A Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Anderson</w:t>
+                <w:t xml:space="preserve">Kirk L Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janis Antonovics</w:t>
+                <w:t xml:space="preserve">Raul Ochoa-Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max‐bernhard Ballhausen</w:t>
+                <w:t xml:space="preserve">Suzanne Donn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227 (6), pp.1610-1614. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (2), pp.515-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168182v1</w:t>
+                <w:t xml:space="preserve">hal-04168204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of mycorrhizal fungal communities and co‐associations with grassland plant communities following experimental manipulation of rainfall</w:t>
+                <w:t xml:space="preserve">Biogeography of arbuscular mycorrhizal fungal spore traits along an aridity gradient, and responses to experimental rainfall manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally A Power</w:t>
+                <w:t xml:space="preserve">Jeff Chieppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirk L Barnett</w:t>
+                <w:t xml:space="preserve">Uffe N Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Ochoa-Hueso</w:t>
+                <w:t xml:space="preserve">Matthias M Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Donn</w:t>
+                <w:t xml:space="preserve">Christopher Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108 (2), pp.515-527. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.100899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168204v1</w:t>
+                <w:t xml:space="preserve">hal-04168250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of arbuscular mycorrhizal fungal spore traits along an aridity gradient, and responses to experimental rainfall manipulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myristate and the ecology of AM fungi: significance, opportunities, applications and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Chieppa</w:t>
+                <w:t xml:space="preserve">Matthias Rillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar-Trigueros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uffe N Nielsen</w:t>
+                <w:t xml:space="preserve">Ian Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias M Boer</w:t>
+                <w:t xml:space="preserve">Janis Antonovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Mitchell</w:t>
+                <w:t xml:space="preserve">Max‐bernhard Ballhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.100899. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (6), pp.1610-1614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168250v1</w:t>
+                <w:t xml:space="preserve">hal-04168182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally altered rainfall regimes and host root traits affect grassland arbuscular mycorrhizal fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Donn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,206 +2948,303 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols aussi émettent des gaz à effet de serre, et les pratiques agricoles font la différence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prairies sous Plexiglas, images satellite, équations… comment les scientifiques prédisent les effets du changement climatique sur les écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Maréchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.7dguyfkxr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118202v1</w:t>
+                <w:t xml:space="preserve">hal-05577709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sols aussi émettent des gaz à effet de serre, et les pratiques agricoles font la différence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Près d’un tiers des champignons recensés sont menacés d’extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3215,51 +3312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19B65CE1"/>
+    <w:nsid w:val="A865B053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3446,51 +3543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coline-deveautour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6887-0414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118301v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjana Rose Edwin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Duff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01059-24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Antunes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney L St&#252;rmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Bever" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Chagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bala Chaudhary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01187-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Luiz St&#252;rmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kemmelmeier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P Bentivenga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01182-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Veloso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2489/jswc.2024.00158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar-Trigueros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz&#8208;sebastian Krah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cornwell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Abrego" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deveautour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rojas-Pinzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veloso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108637" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R O&#8217;neill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brennan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gebremichael" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girkin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-022-01627-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bennett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Power" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Powell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150691" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rillig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Anderson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max&#8208;bernhard Ballhausen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16527" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally A Power" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk L Barnett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ochoa-Hueso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Donn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13267" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Chieppa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe N Nielsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M Boer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitchell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100899" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Power" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Bennett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R Powell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deveautour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Duff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cim&#233;lio Bayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Madeira Antunes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Powell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Barnett" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Carrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coline-deveautour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6887-0414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118301v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjana Rose Edwin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Duff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brennan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01059-24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Antunes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney L St&#252;rmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Bever" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Chagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bala Chaudhary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01187-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Luiz St&#252;rmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kemmelmeier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P Bentivenga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01182-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Veloso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2489/jswc.2024.00158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar-Trigueros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz&#8208;sebastian Krah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cornwell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Abrego" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deveautour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rojas-Pinzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veloso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rambaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108637" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R O&#8217;neill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brennan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gebremichael" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girkin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-022-01627-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04258403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Bennett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Power" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Powell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150691" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally A Power" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk L Barnett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ochoa-Hueso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Donn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Chieppa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe N Nielsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias M Boer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitchell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100899" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rillig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Anderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Antonovics" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max&#8208;bernhard Ballhausen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16527" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Power" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison E Bennett" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R Powell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14536" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deveautour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Duff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cim&#233;lio Bayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Madeira Antunes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Powell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Barnett" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Carrillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7dguyfkxr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>