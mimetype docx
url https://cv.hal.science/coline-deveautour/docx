--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -3312,51 +3312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A865B053"/>
+    <w:nsid w:val="478E2A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>