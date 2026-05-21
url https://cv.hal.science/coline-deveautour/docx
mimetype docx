--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -3312,51 +3312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="478E2A5A"/>
+    <w:nsid w:val="3A1BD80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>