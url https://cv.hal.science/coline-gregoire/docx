--- v0 (2026-03-17)
+++ v1 (2026-05-12)
@@ -1042,256 +1042,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un lien entre inner experience et résistance à l'interférence visuelle et verbale?</w:t>
+                <w:t xml:space="preserve">Effets d'une induction de méditation de pleine conscience sur la mémoire et la métamémoire épisodiques dans le vieillissement normal : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Garat</w:t>
+                <w:t xml:space="preserve">Clara Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Aubinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique 2025 de la SFR SANEC 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique SFR SaNeC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298961v1</w:t>
+                <w:t xml:space="preserve">hal-05301189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'une induction de méditation de pleine conscience sur la mémoire et la métamémoire épisodiques dans le vieillissement normal : résultats préliminaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Béchade</w:t>
+                <w:t xml:space="preserve">Existe-t-il un lien entre inner experience et résistance à l'interférence visuelle et verbale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Collette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Charlène Aubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SFR SaNeC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, TOURS, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique 2025 de la SFR SANEC 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301189v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle cognitif favorise les stratégies internes pour un rappel réussi chez les seniors</w:t>
               </w:r>
@@ -1372,51 +1372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner experience et contrôle cognitif : quel lien entre discours interne et résistance à l'interférence verbale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Aubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1575,51 +1575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Aubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2137,51 +2137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0479" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Phillips" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rifon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hody" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Querella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100854" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Meunier-Duperray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Garat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Aubinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara B&#233;chade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Colas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Coutant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesta Lesne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2023.1107801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Majerus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0479" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Attout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Phillips" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rifon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hody" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Querella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100854" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bastin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Meunier-Duperray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara B&#233;chade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Garat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Aubinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Colas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Coutant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesta Lesne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2023.1107801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>