--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Streptomyces aureoverticillatus HN6 through mutagenesis for improved biocontrol of banana wilt disease: an WGS approach</w:t>
+                <w:t xml:space="preserve">Crop heterogeneity may not enhance biological control of rice pests in landscapes rich in semi-natural habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangnan Yan</w:t>
+                <w:t xml:space="preserve">Quanfeng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakil Ahmad</w:t>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazia Manzar</w:t>
+                <w:t xml:space="preserve">Zhi Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunfei Zhang</w:t>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+                <w:t xml:space="preserve">Fang Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical and Biological Technologies in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 379, pp.109354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40538-025-00732-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961569v1</w:t>
+                <w:t xml:space="preserve">hal-04879933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop heterogeneity may not enhance biological control of rice pests in landscapes rich in semi-natural habitats</w:t>
+                <w:t xml:space="preserve">Enhancement of Streptomyces aureoverticillatus HN6 through mutagenesis for improved biocontrol of banana wilt disease: an WGS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quanfeng Yang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Xiangnan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakil Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazia Manzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fang Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 379, pp.109354. </w:t>
+              <w:t xml:space="preserve">Chemical and Biological Technologies in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40538-025-00732-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879933v1</w:t>
+                <w:t xml:space="preserve">hal-04961569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the socio-economic and environmental outcomes of regenerative agriculture across spatio-temporal scales</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pippa Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan R Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoke Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Bladon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard F Pywell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced fitness under drought stress in F1 hybrids of &amp;lt;i&amp;gt;Antirrhinum majus&amp;lt;/i&amp;gt; varieties with divergent flower colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fuster‐calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas James Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 208, pp.106309. </w:t>
@@ -887,2210 +887,2210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic cannibalism of the South American tomato pinworm Tuta absoluta</w:t>
+                <w:t xml:space="preserve">Cadmium triggers hormesis in rice moth Corcyra cephalonica but different effects on two Trichogramma egg parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khasan Ismoilov</w:t>
+                <w:t xml:space="preserve">Jie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Hui Wang</w:t>
+                <w:t xml:space="preserve">Ning Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Li</w:t>
+                <w:t xml:space="preserve">He-Xi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao-Tian Liu</w:t>
+                <w:t xml:space="preserve">John Trumble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Rodriguez-Saona</w:t>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44 (2), pp.473-476. </w:t>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.233-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679742v1</w:t>
+                <w:t xml:space="preserve">hal-04616830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium triggers hormesis in rice moth Corcyra cephalonica but different effects on two Trichogramma egg parasitoids</w:t>
+                <w:t xml:space="preserve">Host plants benefit from non-predatory effects of zoophytophagous predators against herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Wang</w:t>
+                <w:t xml:space="preserve">Zhengyang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Di</w:t>
+                <w:t xml:space="preserve">Yulin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He-Xi Huang</w:t>
+                <w:t xml:space="preserve">Zhigang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Trumble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Jaworski</w:t>
+                <w:t xml:space="preserve">Junxiu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-024-01749-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616830v1</w:t>
+                <w:t xml:space="preserve">hal-04469678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host plants benefit from non-predatory effects of zoophytophagous predators against herbivores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Host Range of Ophraella communa for the Biological Control of Ambrosia artemisiifolia in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyang Zhu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alberto Zamprogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulin Gao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-024-01749-2⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13223240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469678v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Patterns of Structural Evolution Revealed by Chromosome-Length Genomes of Cactophilic Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle M Benowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carson W Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle M Benowitz</w:t>
+                <w:t xml:space="preserve">Michael J Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evae191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Host Range of Ophraella communa for the Biological Control of Ambrosia artemisiifolia in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom-up effects of reduced fertilization on natural enemies and biocontrol efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruohan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Rousset</w:t>
+                <w:t xml:space="preserve">Edwige Amiens-Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Zamprogna</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13223240⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814736v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up effects of reduced fertilization on natural enemies and biocontrol efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxic effects of cadmium on the growth and predation capacity of the predator Orius sauteri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruohan Ma</w:t>
+                <w:t xml:space="preserve">Zheng-Yang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Jaworski</w:t>
+                <w:t xml:space="preserve">Su Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Amiens-Desneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peng Han</w:t>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2536⟩</w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00274-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842359v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic effects of cadmium on the growth and predation capacity of the predator Orius sauteri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the transition to regenerative agriculture in the UK with a co-designed experiment: design, methods and expected outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D Beacham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Kou</w:t>
+                <w:t xml:space="preserve">Peter Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng-Yang Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jie Wang</w:t>
+                <w:t xml:space="preserve">Jonathan Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00274-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (2), pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2976-601X/ad7bbe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869090v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the transition to regenerative agriculture in the UK with a co-designed experiment: design, methods and expected outcomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bees of the Mediterranean basin: biodiversity insights from specimens in the IMBE collection (Marseille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louhane Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Jackson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Leake</w:t>
+                <w:t xml:space="preserve">Lucie Schurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2976-601X/ad7bbe⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e141734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/bdj.12.e141734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04869080v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bees of the Mediterranean basin: biodiversity insights from specimens in the IMBE collection (Marseille, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of intraguild interactions between zoophytophagous predators and of bottom-up effects of fertilisation for sustainable management of tomato pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi A.J. Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louhane Schneider</w:t>
+                <w:t xml:space="preserve">Roger Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Lossouarn</w:t>
+                <w:t xml:space="preserve">Axelle Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Geslin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Schurr</w:t>
+                <w:t xml:space="preserve">San-Whouly Ouali-N’goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/bdj.12.e141734⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04862499v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of intraguild interactions between zoophytophagous predators and of bottom-up effects of fertilisation for sustainable management of tomato pests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased ladybird predation and metabolism do not counterbalance increased field aphid population growth under experimental warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouassi A.J. Konan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Jaworski</w:t>
+                <w:t xml:space="preserve">Hongyuan Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Boll</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">San-Whouly Ouali-N’goran</w:t>
+                <w:t xml:space="preserve">Julian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2381⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (5), pp.1134-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681408v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased ladybird predation and metabolism do not counterbalance increased field aphid population growth under experimental warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunistic cannibalism of the South American tomato pinworm Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khasan Ismoilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Jaworski</w:t>
+                <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyuan Zi</w:t>
+                <w:t xml:space="preserve">Hao-Tian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+                <w:t xml:space="preserve">Cesar Rodriguez-Saona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (5), pp.1134-1145. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.473-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667688v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental warming on competition between Rhopalosiphum padi and Sitobion avenae mediated by plant water content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knockdown of the ecdysone receptor disrupts development and causes mortality in the melon fly, Zeugodacus cucurbitae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakil Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+                <w:t xml:space="preserve">Momana Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yumeng Cheng</w:t>
+                <w:t xml:space="preserve">Yuejie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Miao</w:t>
+                <w:t xml:space="preserve">Valeria Palma-Onetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (6), pp.738-747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01724-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/imb.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469674v1</w:t>
+                <w:t xml:space="preserve">hal-04624825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand challenges in entomology: Priorities for action in the coming decades</w:t>
+                <w:t xml:space="preserve">Life stage affects prey use with fitness consequences in a zoophytophagous mirid bug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah H Luke</w:t>
+                <w:t xml:space="preserve">Ruo-Han Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen E Roy</w:t>
+                <w:t xml:space="preserve">Jia-Min Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris D Thomas</w:t>
+                <w:t xml:space="preserve">Zheng-Xuan Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke a N Tilley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Ward</w:t>
+                <w:t xml:space="preserve">Xue-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/icad.12637⟩</w:t>
+              <w:t xml:space="preserve">Phytoparasitica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (3), pp.503-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12600-023-01061-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869096v1</w:t>
+                <w:t xml:space="preserve">hal-04337104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-stranded RNA degrading nuclease affects RNAi efficiency in the melon fly, Zeugodacus cucurbitae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakil Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momana Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10340-023-01637-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockdown of the ecdysone receptor disrupts development and causes mortality in the melon fly, Zeugodacus cucurbitae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coline Jaworski</w:t>
+                <w:t xml:space="preserve">Grand challenges in entomology: Priorities for action in the coming decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah H Luke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen E Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuejie Wu</w:t>
+                <w:t xml:space="preserve">Chris D Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Palma-Onetto</w:t>
+                <w:t xml:space="preserve">Luke a N Tilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/imb.12867⟩</w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624825v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life stage affects prey use with fitness consequences in a zoophytophagous mirid bug</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of experimental warming on competition between Rhopalosiphum padi and Sitobion avenae mediated by plant water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia-Min Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Jaworski</w:t>
+                <w:t xml:space="preserve">Weiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng-Xuan Xue</w:t>
+                <w:t xml:space="preserve">Yumeng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue-Ling Li</w:t>
+                <w:t xml:space="preserve">Jin Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoparasitica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (3), pp.503-511. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12600-023-01061-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01724-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337104v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualising farmer perspectives on regenerative agriculture: A post-productivist future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krzywoszynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,498 +3144,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop diversification to promote arthropod pest management: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+                <w:t xml:space="preserve">Efficacy of lure mixtures in baited traps to attract different fruit fly species in guava and vegetable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakil Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Thomine</w:t>
+                <w:t xml:space="preserve">Farman Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momana Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rusch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Su Wang</w:t>
+                <w:t xml:space="preserve">Hayat Badshah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrcom.2023.100004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/finsc.2022.984348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469672v1</w:t>
+                <w:t xml:space="preserve">hal-04627517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of lure mixtures in baited traps to attract different fruit fly species in guava and vegetable fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined use of zoophytophagous mirids for sustainable biological protection of greenhouse tomato crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi a J Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakil Ahmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Jaworski</w:t>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farman Ullah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Momana Jamil</w:t>
+                <w:t xml:space="preserve">Lucie S Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Badshah</w:t>
+                <w:t xml:space="preserve">Mnqobi Zuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, </w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/finsc.2022.984348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43170-023-00170-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627517v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of zoophytophagous mirids for sustainable biological protection of greenhouse tomato crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop diversification to promote arthropod pest management: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouassi a J Konan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+                <w:t xml:space="preserve">Eva Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie S Monticelli</w:t>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mnqobi Zuma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Boll</w:t>
+                <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, </w:t>
+              <w:t xml:space="preserve">Agriculture Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43170-023-00170-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrcom.2023.100004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469671v1</w:t>
+                <w:t xml:space="preserve">hal-04469672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics of the irradiated melon fly (Zeugodacus cucurbitae) reveal key developmental genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakil Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momana Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakil Ahmad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1112548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3669,51 +3669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable soil management in the United Kingdom : A survey of current practices and how they relate to the principles of regenerative agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krzywoszynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,338 +3780,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term experimental drought alters floral scent and pollinator visits in a Mediterranean plant community despite overall limited impacts on plant phenotype and reproduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Geslin</w:t>
+                <w:t xml:space="preserve">At Which Spatial Scale Does Crop Diversity Enhance Natural Enemy Populations and Pest Control? An Experiment in a Mosaic Cropping System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zakardjian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Nève</w:t>
+                <w:t xml:space="preserve">Chunli Xiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13974⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12081973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745412v1</w:t>
+                <w:t xml:space="preserve">hal-04160184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At Which Spatial Scale Does Crop Diversity Enhance Natural Enemy Populations and Pest Control? An Experiment in a Mosaic Cropping System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Violette Lavoir</w:t>
+                <w:t xml:space="preserve">Long‐term experimental drought alters floral scent and pollinator visits in a Mediterranean plant community despite overall limited impacts on plant phenotype and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zakardjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunli Xiu</w:t>
+                <w:t xml:space="preserve">Gabriel Nève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.1973. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (11), pp.2628-2648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy12081973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160184v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining banker plants to achieve long-term pest control in multi-pest and multi-natural enemy cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijie Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,90 +4201,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips adjacent to greenhouses help reduce pest populations and insecticide applications inside organic commercial greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 94 (3), pp.679-689. </w:t>
@@ -4316,455 +4316,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The outbreaks of nontarget mirid bugs promote arthropod pest suppression in Bt cotton agroecosystems</w:t>
+                <w:t xml:space="preserve">Pollinator Specific Richness and Their Interactions With Local Plant Species: 10 Years of Sampling in Mediterranean Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjing Li</w:t>
+                <w:t xml:space="preserve">Lise Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Yang</w:t>
+                <w:t xml:space="preserve">Matthieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Liu</w:t>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.13233⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.947-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvaa061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472365v1</w:t>
+                <w:t xml:space="preserve">hal-02869143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome‐level hybrid de novo genome assemblies as an attainable option for non‐model insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The outbreaks of nontarget mirid bugs promote arthropod pest suppression in Bt cotton agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular ecology resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13176⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.322-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.13233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559227v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinator Specific Richness and Their Interactions With Local Plant Species: 10 Years of Sampling in Mediterranean Habitats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Aubert</w:t>
+                <w:t xml:space="preserve">Chromosome‐level hybrid de novo genome assemblies as an attainable option for non‐model insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">Carson W. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Flacher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luciano M Matzkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (4), pp.947-955. </w:t>
+              <w:t xml:space="preserve">Molecular ecology resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.1277-1293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ee/nvaa061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869143v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term and large-scale releases of Trichogramma promote pesticide decrease in maize in northeastern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning-Xing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,64 +4841,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Aphid Density and Plant Taxa on Predatory Ladybeetle Abundance at Field and Landscape Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying the spatial arrangement of synthetic herbivore‐induced plant volatiles and companion plants to improve conservation biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize fields are a potential sink for an outbreaking mirid bug pest in Chinese Bt-cotton agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenbiao Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhui Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and persistence in a metacommunity centred on the plant Antirrhinum majus : theoretical predictions and an empirical test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,77 +5334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent competition between major pests reduces pest population densities on tomato crop, but not yield loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bearez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5451,51 +5451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Prior Learning Experience on Pollinator Choice: An Experiment Using Bumblebees on Two Wild Floral Types of Antirrhinum majus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5585,90 +5585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: A Apparent competition between major pests reduces pest population densities on tomato crop, but not yield loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bearez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (4), pp.805-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5702,103 +5702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference and Prey Switching in a Generalist Predator Attacking Local and Invasive Alien Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Amiens-Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e82231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5845,64 +5845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a predator: can an invasive alien pest affect the predation on a local pest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bearez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
@@ -6293,77 +6293,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Gurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, Elsevier, pp.245-304, 2021, Advances in Ecological Research, </w:t>
@@ -6570,51 +6570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakil Ahmad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Manzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40538-025-00732-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfeng Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Ouyang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109354" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Berthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Wade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippa Chapman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Leake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoke Dong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Bladon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Pywell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A Woodcock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fuster&#8208;calvo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Ellis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina A Baskett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyu Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khasan Ismoilov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hui Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Tian Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rodriguez-Saona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2361" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Di" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Xi Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trumble" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2289" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01749-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle M Benowitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson W Allan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Sanderson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Diaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae191" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zamprogna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13223240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohan Ma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2536" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Kou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yang Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00274-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Beacham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leake" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ad7bbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louhane Schneider" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lossouarn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e141734" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi A.J. Konan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desneux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San-Whouly Ouali-N&#8217;goran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2381" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14534" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Miao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01724-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Luke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke a N Tilley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ward" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12637" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momana Jamil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Luo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01637-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejie Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Palma-Onetto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12867" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo-Han Ma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Min Gu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Xuan Xue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Ling Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-023-01061-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beacham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krzywoszynska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Dicks" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469672v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrcom.2023.100004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627517v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ullah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Badshah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2022.984348" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi a J Konan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnqobi Zuma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-023-00170-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1112548" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn V Dicks" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12908" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caillault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13974" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Xiu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12081973" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijie Dai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyong Liang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Guo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01428-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-020-01285-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13233" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson W. Allan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano M Matzkin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa061" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Xing Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu-Yun Yang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Pan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Yang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11100695" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xiao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxuan Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbiao Jiao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Lu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefu Ye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongming Wu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.04.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12515" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107742v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Chailleux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0698-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130225" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630133v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chailleux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0705-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01669160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082231" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-013-0371-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bishop" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Gurr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfeng Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Ouyang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakil Ahmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Manzar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40538-025-00732-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Berthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Wade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippa Chapman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Leake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoke Dong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Bladon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Pywell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A Woodcock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fuster&#8208;calvo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Ellis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina A Baskett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyu Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Di" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Xi Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trumble" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2289" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiu Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01749-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zamprogna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13223240" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle M Benowitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson W Allan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Sanderson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohan Ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Kou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yang Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00274-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Beacham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leake" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ad7bbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louhane Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lossouarn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e141734" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi A.J. Konan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desneux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San-Whouly Ouali-N&#8217;goran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2381" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14534" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khasan Ismoilov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hui Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Tian Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rodriguez-Saona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2361" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momana Jamil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejie Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Palma-Onetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12867" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo-Han Ma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Min Gu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Xuan Xue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Ling Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-023-01061-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01637-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869096v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Luke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke a N Tilley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ward" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12637" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Cheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Miao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01724-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beacham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krzywoszynska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Dicks" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ullah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Badshah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2022.984348" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi a J Konan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnqobi Zuma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-023-00170-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrcom.2023.100004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1112548" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn V Dicks" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12908" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Xiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12081973" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caillault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13974" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijie Dai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyong Liang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Guo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01428-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-020-01285-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13233" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson W. Allan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano M Matzkin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13176" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Xing Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu-Yun Yang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Pan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Yang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11100695" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xiao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxuan Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbiao Jiao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Lu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefu Ye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongming Wu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.04.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12515" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107742v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Chailleux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0698-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130225" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630133v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chailleux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0705-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01669160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082231" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-013-0371-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bishop" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Gurr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>