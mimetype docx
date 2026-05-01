--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop heterogeneity may not enhance biological control of rice pests in landscapes rich in semi-natural habitats</w:t>
+                <w:t xml:space="preserve">Enhancement of Streptomyces aureoverticillatus HN6 through mutagenesis for improved biocontrol of banana wilt disease: an WGS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quanfeng Yang</w:t>
+                <w:t xml:space="preserve">Xiangnan Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shakil Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazia Manzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fang Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 379, pp.109354. </w:t>
+              <w:t xml:space="preserve">Chemical and Biological Technologies in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40538-025-00732-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879933v1</w:t>
+                <w:t xml:space="preserve">hal-04961569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Streptomyces aureoverticillatus HN6 through mutagenesis for improved biocontrol of banana wilt disease: an WGS approach</w:t>
+                <w:t xml:space="preserve">Crop heterogeneity may not enhance biological control of rice pests in landscapes rich in semi-natural habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangnan Yan</w:t>
+                <w:t xml:space="preserve">Quanfeng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakil Ahmad</w:t>
+                <w:t xml:space="preserve">Zhi Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazia Manzar</w:t>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunfei Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+                <w:t xml:space="preserve">Fang Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical and Biological Technologies in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 379, pp.109354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40538-025-00732-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961569v1</w:t>
+                <w:t xml:space="preserve">hal-04879933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the socio-economic and environmental outcomes of regenerative agriculture across spatio-temporal scales</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pippa Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan R Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -502,278 +502,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species‐habitat networks reveal conservation implications that other community analyses do not detect</w:t>
+                <w:t xml:space="preserve">Reduced fitness under drought stress in F1 hybrids of &amp;lt;i&amp;gt;Antirrhinum majus&amp;lt;/i&amp;gt; varieties with divergent flower colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoke Dong</w:t>
+                <w:t xml:space="preserve">Alexandre Fuster‐calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J Bladon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+                <w:t xml:space="preserve">Thomas James Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard F Pywell</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carina A Baskett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.3073⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.70129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04899007v1</w:t>
+                <w:t xml:space="preserve">hal-05434046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced fitness under drought stress in F1 hybrids of &amp;lt;i&amp;gt;Antirrhinum majus&amp;lt;/i&amp;gt; varieties with divergent flower colors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species‐habitat networks reveal conservation implications that other community analyses do not detect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoke Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fuster‐calvo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Andrew J Bladon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas James Ellis</w:t>
+                <w:t xml:space="preserve">Richard F Pywell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina A Baskett</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ben A Woodcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (12), </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajb2.70129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.3073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434046v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The novel Bacillus thuringiensis HSY204 as a potential bioinsecticide with efficacy against Aedes aegypti larvae</w:t>
               </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 208, pp.106309. </w:t>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium triggers hormesis in rice moth Corcyra cephalonica but different effects on two Trichogramma egg parasitoids</w:t>
+                <w:t xml:space="preserve">Host plants benefit from non-predatory effects of zoophytophagous predators against herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Wang</w:t>
+                <w:t xml:space="preserve">Zhengyang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Di</w:t>
+                <w:t xml:space="preserve">Yulin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He-Xi Huang</w:t>
+                <w:t xml:space="preserve">Zhigang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Trumble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Jaworski</w:t>
+                <w:t xml:space="preserve">Junxiu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-024-01749-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616830v1</w:t>
+                <w:t xml:space="preserve">hal-04469678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host plants benefit from non-predatory effects of zoophytophagous predators against herbivores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium triggers hormesis in rice moth Corcyra cephalonica but different effects on two Trichogramma egg parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyang Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+                <w:t xml:space="preserve">Ning Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulin Gao</w:t>
+                <w:t xml:space="preserve">He-Xi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhigang Xu</w:t>
+                <w:t xml:space="preserve">John Trumble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junxiu Liu</w:t>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.233-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-024-01749-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469678v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Host Range of Ophraella communa for the Biological Control of Ambrosia artemisiifolia in France</w:t>
               </w:r>
@@ -1187,64 +1187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zamprogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle M Benowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carson W Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruohan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Amiens-Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.68. </w:t>
@@ -1706,51 +1706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the transition to regenerative agriculture in the UK with a co-designed experiment: design, methods and expected outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D Beacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Schurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of intraguild interactions between zoophytophagous predators and of bottom-up effects of fertilisation for sustainable management of tomato pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi A.J. Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,90 +2112,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased ladybird predation and metabolism do not counterbalance increased field aphid population growth under experimental warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyuan Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (5), pp.1134-1145. </w:t>
@@ -2361,879 +2361,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockdown of the ecdysone receptor disrupts development and causes mortality in the melon fly, Zeugodacus cucurbitae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grand challenges in entomology: Priorities for action in the coming decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momana Jamil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Jaworski</w:t>
+                <w:t xml:space="preserve">Sarah H Luke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuejie Wu</w:t>
+                <w:t xml:space="preserve">Helen E Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Palma-Onetto</w:t>
+                <w:t xml:space="preserve">Chris D Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke a N Tilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/imb.12867⟩</w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624825v1</w:t>
+                <w:t xml:space="preserve">hal-04869096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life stage affects prey use with fitness consequences in a zoophytophagous mirid bug</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Double-stranded RNA degrading nuclease affects RNAi efficiency in the melon fly, Zeugodacus cucurbitae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakil Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momana Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue-Ling Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yanping Luo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoparasitica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (3), pp.503-511. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12600-023-01061-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01637-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337104v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-stranded RNA degrading nuclease affects RNAi efficiency in the melon fly, Zeugodacus cucurbitae</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of experimental warming on competition between Rhopalosiphum padi and Sitobion avenae mediated by plant water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanping Luo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumeng Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01637-1⟩</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01724-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337079v1</w:t>
+                <w:t xml:space="preserve">hal-04469674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand challenges in entomology: Priorities for action in the coming decades</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextualising farmer perspectives on regenerative agriculture: A post-productivist future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris D Thomas</w:t>
+                <w:t xml:space="preserve">Jonathan Beacham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke a N Tilley</w:t>
+                <w:t xml:space="preserve">Anna Krzywoszynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ward</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lynn Dicks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (2), pp.173-189. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102, pp.103100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/icad.12637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2023.103100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869096v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental warming on competition between Rhopalosiphum padi and Sitobion avenae mediated by plant water content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knockdown of the ecdysone receptor disrupts development and causes mortality in the melon fly, Zeugodacus cucurbitae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakil Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momana Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coline C Jaworski</w:t>
+                <w:t xml:space="preserve">Yuejie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yumeng Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jin Miao</w:t>
+                <w:t xml:space="preserve">Valeria Palma-Onetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01724-3⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (6), pp.738-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imb.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469674v1</w:t>
+                <w:t xml:space="preserve">hal-04624825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualising farmer perspectives on regenerative agriculture: A post-productivist future?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life stage affects prey use with fitness consequences in a zoophytophagous mirid bug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruo-Han Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Beacham</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Jia-Min Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krzywoszynska</w:t>
+                <w:t xml:space="preserve">Zheng-Xuan Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Dicks</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xue-Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 102, pp.103100. </w:t>
+              <w:t xml:space="preserve">Phytoparasitica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (3), pp.503-511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2023.103100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12600-023-01061-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625286v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of lure mixtures in baited traps to attract different fruit fly species in guava and vegetable fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakil Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farman Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momana Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Badshah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3297,51 +3297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of zoophytophagous mirids for sustainable biological protection of greenhouse tomato crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi a J Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie S Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,51 +3418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversification to promote arthropod pest management: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,90 +3552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics of the irradiated melon fly (Zeugodacus cucurbitae) reveal key developmental genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakil Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momana Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1112548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3669,64 +3669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable soil management in the United Kingdom : A survey of current practices and how they relate to the principles of regenerative agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krzywoszynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan R Leake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3786,51 +3786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At Which Spatial Scale Does Crop Diversity Enhance Natural Enemy Populations and Pest Control? An Experiment in a Mosaic Cropping System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,51 +3920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐term experimental drought alters floral scent and pollinator visits in a Mediterranean plant community despite overall limited impacts on plant phenotype and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4067,51 +4067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining banker plants to achieve long-term pest control in multi-pest and multi-natural enemy cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijie Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,90 +4201,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower strips adjacent to greenhouses help reduce pest populations and insecticide applications inside organic commercial greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 94 (3), pp.679-689. </w:t>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,51 +4590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome‐level hybrid de novo genome assemblies as an attainable option for non‐model insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carson W. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,64 +4707,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term and large-scale releases of Trichogramma promote pesticide decrease in maize in northeastern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning-Xing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,51 +4854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying the spatial arrangement of synthetic herbivore‐induced plant volatiles and companion plants to improve conservation biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize fields are a potential sink for an outbreaking mirid bug pest in Chinese Bt-cotton agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenbiao Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhui Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and persistence in a metacommunity centred on the plant Antirrhinum majus : theoretical predictions and an empirical test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5328,347 +5328,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent competition between major pests reduces pest population densities on tomato crop, but not yield loss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Influence of Prior Learning Experience on Pollinator Choice: An Experiment Using Bumblebees on Two Wild Floral Types of Antirrhinum majus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Chailleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+                <w:t xml:space="preserve">Christophe Andalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bearez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-015-0698-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0130225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107742v1</w:t>
+                <w:t xml:space="preserve">hal-02107744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Prior Learning Experience on Pollinator Choice: An Experiment Using Bumblebees on Two Wild Floral Types of Antirrhinum majus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apparent competition between major pests reduces pest population densities on tomato crop, but not yield loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Raynaud</w:t>
+                <w:t xml:space="preserve">Anais Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Simon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Bearez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0130225. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (4), pp.793-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-015-0698-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107744v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: A Apparent competition between major pests reduces pest population densities on tomato crop, but not yield loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bearez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (4), pp.805-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5702,51 +5702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference and Prey Switching in a Generalist Predator Attacking Local and Invasive Alien Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5754,51 +5754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Amiens-Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e82231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5845,77 +5845,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a predator: can an invasive alien pest affect the predation on a local pest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline C Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bearez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (3), pp.433-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
@@ -6293,77 +6293,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Gurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, Elsevier, pp.245-304, 2021, Advances in Ecological Research, </w:t>
@@ -6570,51 +6570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfeng Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Ouyang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakil Ahmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Manzar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40538-025-00732-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Berthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Wade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippa Chapman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Leake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoke Dong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Bladon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Pywell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A Woodcock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fuster&#8208;calvo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Ellis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina A Baskett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyu Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Di" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Xi Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trumble" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2289" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiu Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01749-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zamprogna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13223240" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle M Benowitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson W Allan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Sanderson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohan Ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Kou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yang Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00274-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Beacham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leake" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ad7bbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louhane Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lossouarn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e141734" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi A.J. Konan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desneux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San-Whouly Ouali-N&#8217;goran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2381" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14534" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khasan Ismoilov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hui Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Tian Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rodriguez-Saona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2361" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momana Jamil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejie Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Palma-Onetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12867" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo-Han Ma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Min Gu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Xuan Xue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Ling Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-023-01061-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337079v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01637-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869096v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Luke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Roy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke a N Tilley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ward" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12637" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Cheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Miao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01724-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beacham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krzywoszynska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Dicks" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ullah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Badshah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2022.984348" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi a J Konan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnqobi Zuma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-023-00170-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrcom.2023.100004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1112548" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn V Dicks" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12908" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Xiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12081973" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caillault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13974" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijie Dai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyong Liang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Guo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01428-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-020-01285-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13233" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson W. Allan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano M Matzkin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13176" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Xing Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu-Yun Yang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Pan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Yang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11100695" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xiao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxuan Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbiao Jiao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Lu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefu Ye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongming Wu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.04.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12515" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107742v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Chailleux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0698-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130225" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630133v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chailleux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0705-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01669160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082231" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-013-0371-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bishop" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Gurr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangnan Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakil Ahmad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Manzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline C Jaworski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40538-025-00732-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanfeng Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Wen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Ouyang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109354" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Berthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Wade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pippa Chapman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Leake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fuster&#8208;calvo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas James Ellis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina A Baskett" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoke Dong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Bladon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F Pywell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A Woodcock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.3073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangyu Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2025.106309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Gao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiu Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01749-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Di" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He-Xi Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Trumble" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Jaworski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zamprogna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13223240" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle M Benowitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson W Allan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Sanderson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruohan Ma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Amiens-Desneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Kou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Yang Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00274-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Beacham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Leake" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ad7bbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louhane Schneider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Lossouarn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Geslin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Schurr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e141734" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi A.J. Konan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desneux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San-Whouly Ouali-N&#8217;goran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2381" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14534" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khasan Ismoilov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hui Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao-Tian Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rodriguez-Saona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2361" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Luke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke a N Tilley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ward" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12637" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momana Jamil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Luo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01637-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Cheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Miao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01724-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beacham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krzywoszynska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Dicks" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2023.103100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejie Wu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Palma-Onetto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12867" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruo-Han Ma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Min Gu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Xuan Xue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Ling Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-023-01061-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farman Ullah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Badshah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/finsc.2022.984348" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi a J Konan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnqobi Zuma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-023-00170-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thomine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Lavoir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrcom.2023.100004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1112548" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn V Dicks" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12908" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunli Xiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12081973" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zakardjian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caillault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel N&#232;ve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13974" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijie Dai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyong Liang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Guo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01428-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-020-01285-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Flacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvaa061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13233" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson W. Allan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano M Matzkin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13176" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning-Xing Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu-Yun Yang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2020/0994" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Pan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Yang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11100695" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xiao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxuan Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez-Romero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbiao Jiao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhui Lu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefu Ye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongming Wu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.04.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12515" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130225" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Chailleux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bearez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0698-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630133v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chailleux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0705-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01669160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082231" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-013-0371-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Christophe Col&#233;no" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ygaunin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian Caporalino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bishop" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Gurr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>