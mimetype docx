--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,3343 +300,3149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intertwined connection between the suburban sites of Mahasthangarh(Bangladesh) and the environment: How to deal with a ‘biased’ landscape?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+                <w:t xml:space="preserve">Penser les conventions et partenariats avec les collègues asiatiques dans le cadre de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivarcheo25 -Les archives de l’archéologie française à l’étranger : quelles collaborations?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée Jean Pouilloux, Lyon; Association des archivistes français; Consortium Masa+, Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary results of the last research program of the French-Bangladeshi Archaeological Mission in Mahasthangarh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological Heritage of South Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.B. Darsana, Sep 2025, Tiruchirapalli, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of the fluvial landscape in the Mahasthangarh region (Bangladesh) over the last 2000 years: contribution of satellite images and geomorphological studies to the history of paleoenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Darchambeau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Chabot</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Arhan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Sultana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 26th International Conference of the European Society for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASAA; Saxon Academy of Sciences and Humanities; Monica Zin, Sep 2024, Leipzig (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les conventions et partenariats avec les collègues sud-asiatiques (Inde et Bangladesh).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques et juridiques des données numériques de la recherche en études aréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanessa Guéno CNRS IREMAM; Romain Tiquet CNRS IMAF; Coline Lefrancq CNRS ArScAn, Mar 2024, MMSH, Aix-Marseille Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling urban settlement in Early Historical and Early Medieval South Asia: the case of Mahasthangarh, Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, WAC-10, Jun 2025, Darwin, Australia, Australia</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Sultana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 26th International Conference of the European Society for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASAA; Saxon Academy of Sciences and Humanities; Monika Zin, Sep 2024, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée Jean Pouilloux, Lyon; Association des archivistes français; Consortium Masa+, Nov 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus on the daily-life material culture of Buddhist communities in the ancient Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Archaeology of Buddhist Monasteries in South Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bijoy Kumar Choudhary Bihar Heritage Development Society, Feb 2024, Bodhgaya, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, S.B. Darsana, Sep 2025, Tiruchirapalli, India</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches récentes sur le site de Mahasthangarh, une ville majeure de l’ancien Bengale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence public élargi dans le cadre du cycle de conférences Jean Pouilloux, MOM Lyon, les amis de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les amis de la MOM, Jun 2024, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, S.B. Darsana, Sep 2025, Tiruchirapalli, India</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of Mahasthangarh in Bangladesh. Assessments and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar « Ancient History and Archaeology » Prof. Suchira Roychoudhury, Department of AIHC&amp;A, Université de Visva-Bharati, Santiniketan, Inde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suchira Roychoudhury, Feb 2024, Santiniketan, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04652145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical Index of the Pottery from 6th to 13th c. CE: Case study of the Ceramics from Ancient Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History, Science and Technology of South Asian Ceramics (3rd International Conference in Commemoration of Padma Shri Awardee Iravatham Mahadevan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Rajan Tamil Nadu State Archaeological Department; Sivananthan dir. Tamil Nadu State Archaeological Department; Alok Kanungo IIT Gandhinagar, Jan 2024, Chennai (India), India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of Mahasthangarh in Bangladesh. Assessments and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Ancient History and Archaeology » du Prof. Suchira Roychoudhury, Department of AIHC&amp;A, Université de Visva-Bharati, Santiniketan, Inde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Suchira Roychoudhury, Department of AIHC&amp;A, Université de Visva-Bharati, Santiniketan, Inde, Feb 2024, Santiniketan, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The debate on the urbanization during the early medieval period in South Asia explained (with a focus on the northeastern part of Indian Peninsula).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeology of the Medieval World: Sources and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hagit Nol, Goethe-Universität Frankfurt am Main, Institut für Archäologische Wissenschaften, Allemagne, Jun 2024, Franckfort, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de recherches en Asie du Sud : les archives de Mahasthangarh et la mémoire vivante de la mission française de coopération archéologique au Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives en Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Aliquot; Laure Bézard; Romain Boissat, Dec 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du troisième programme de fouilles de la mission française de coopération archéologique au Bangladesh, Mahasthangarh : le secteur au sud-est des temples de Bairāgīr Bhiṭā (SEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence mensuelle de la Société asiatique de France, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société asiatique de France, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of the urban site of Mahasthangarh in Bangladesh: assessments and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological seminar at the Archaeological Department of University of Calcutta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rajat Sanyal; Kaushik Gangopadhyay, Sep 2023, Calcutta, India, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of South India and the Bay of Bengal with a focus on maritime trade and Mahasthangarh in Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Archaeology of South India and the Bay of Bengal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Selvakumar, Aug 2023, Thanjavur, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du troisième programme de fouilles de la mission française de coopération archéologique au Bangladesh, Mahasthangarh : le secteur au sud-est des temples de Bairāgīr Bhiṭā (SEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence mensuelle de la Société asiatique de France, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société asiatique de France, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of the urban site of Mahasthangarh in Bangladesh: assessments and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of the Bihar Heritage Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bihar Heritage Society Bijoy Chaudhary, Jan 2023, Patna, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical presentation of the excavated archaeological sites occupied from 6th to 13th c. CE in Tamil Nadu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pondicherry DHARMA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Francis, Aug 2023, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Southern versus Northern India: archaeology of the Gupta period (4th to 6th c. CE), with special reference to ancient Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South India between the 4th and the 6th century CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane de Saxcé; Valérie Gillet; Coline Lefrancq, Oct 2023, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the Light of Indian and Indian-Related Ceramic From Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, EASAA; Saxon Academy of Sciences and Humanities; Monika Zin, Sep 2024, Leipzig (DE), Germany</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Indo-Pacific Prehistory Association Congress (IPPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silpakorn University; Fine Arts Department; Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bijoy Kumar Choudhary Bihar Heritage Development Society, Feb 2024, Bodhgaya, India</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Archaeological site of Mahasthangarh in Bangladesh: assessment and perspectives in the framework of the ERC project – DHARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAC, Jul 2022, Prague (en ligne), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les amis de la MOM, Jun 2024, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the light of Indian and Indian-Related Ceramics from Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd congress of the Indo-Pacific Prehistory Association (IPPA 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chian Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yohan Chabot</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To each his own pot? Focus on the daily-life of Brahmanical and Buddhist communities in Early Medieval East India (ca. 600-1200 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śaiva-Buddhist Encounters in Early Medieval East India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucas den Boer, Shivadharma ERC project, Oct 2022, Naples (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’environnement religieux du centre urbain de Mahasthangarh au Bangladesh du 6e au 13e siècle de notre ère : l’apport des sources écrites et de la culture matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Actualité de la recherche sur l’Asie du Sud du Centre d’Etudes Inde – Asie du Sud (CEIAS, UMR 8564)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEIAS, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of “Indian” origin or of “Indian” influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Arhan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maung Sun Win</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Archaeological Congress (WAC-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Archaeological Congress Association, Jul 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The religious background (Monastic institutions and “Hindu” temples) of Mahasthangarh and the Varendra region through the lens of archaeology from 6th to 13th c. CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutionalized Religion and Asceticism in South and Southeast Asia in the Pre-Modern Period - ERC DHARMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annette Schmiedchen, Mar 2022, Berlin (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the early Bay of Bengal networks in the light of early historical Indian and Indian-related ceramics from Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, EASAA; Saxon Academy of Sciences and Humanities; Monica Zin, Sep 2024, Leipzig (DE), Germany</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association of South Asian Archaeology and Art (EASAA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of South Asian Archaeology and Art, Jul 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vanessa Guéno CNRS IREMAM; Romain Tiquet CNRS IMAF; Coline Lefrancq CNRS ArScAn, Mar 2024, MMSH, Aix-Marseille Université, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Archaeological site of Mahasthangarh in Bangladesh : assessment and perspectives in the framework of the ERC project – DHARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Archaeological Congress Association, Jul 2022, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Suchira Roychoudhury, Feb 2024, Santiniketan, India</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The religious environment of the urban center of Mahasthangarh in Bangladesh from the 6th to the 13th century CE: the contribution of written sources and material culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Celebration of 50 years of Bangladesh Independence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEIAS - INALCO - EHESS - GIS Asie, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, K. Rajan Tamil Nadu State Archaeological Department; Sivananthan dir. Tamil Nadu State Archaeological Department; Alok Kanungo IIT Gandhinagar, Jan 2024, Chennai (India), India</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the reasons of the technological changes in the pottery of ancient Bengal during the Early Medieval period (6th – 13th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Archaeology of Technological Change. A CReA-Patrimoine hybrid workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Suchira Roychoudhury, Department of AIHC&amp;A, Université de Visva-Bharati, Santiniketan, Inde, Feb 2024, Santiniketan, India</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of « South Asian » origin and of « South Asian » influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAC, Jul 2022, Prague (en ligne), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hagit Nol, Goethe-Universität Frankfurt am Main, Institut für Archäologische Wissenschaften, Allemagne, Jun 2024, Franckfort, Germany</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To each his own pot? Focus on the daily life of Brahmanical and Buddhist communities in Early Medieval East India (ca. 600-1200 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śaiva-Buddhist Encounters in Early Medieval East India (ca. 600 – 1200 CE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucas den Boer, Shivadharma ERC project, Oct 2022, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, V. Selvakumar, Aug 2023, Thanjavur, India</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The settlement occupation and its variations through time from 3rd c. BCE to 12th c. CE in Ancient Bengal: Back to archaeological evidence into historical debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Histories of South Asia in Light of Archaeological and Textual Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noémie Verdon, Oct 2021, Lausanne (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trente ans de recherches en Asie du Sud : les archives de Mahasthangarh et la mémoire vivante de la mission française de coopération archéologique au Bangladesh</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peninsular Myanmar Early Port-Cities of the Maritime Silk Road and the Bay of Bengal. Indian and Indian-related Ceramics in Maliwan and Aw Gyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime History and Marine and Underwater Archaeology - Indian Ocean Lecture Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Veerasamy Selvakumar, Jan 2021, Thanjavur, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre of Information on the Archaeological Site of Arikamedu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Works and updates of Task Force A - ERC project DHARMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC project DHARMA n°809994, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancien Bengale, terre de compromis en matière d’archéologie et d’étude du matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le terrain en Asie du Sud en contexte difficile : tour d’horizon des méthodologies développées par les chercheuses et chercheurs en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Gillet, Coline Lefrancq, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Updates on archaeological operations in ancient Bengal : fieldwork, data and archives management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Works and updates of Task Force B - ERC project DHARMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC project DHARMA n°809994, Apr 2021, Berlin (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’étude de la céramique de l’ancien Bengale est devenue un « visa/passeport pour le monde » asiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des jeunes chercheurs du CReA-Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREA-Patrimoine ULB, Nov 2020, Bruxelles - Belgique, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The archaeological site of Mahasthangarh in Bangladesh : assessments and perspectives + Overview of an ongoing project of creation of a Centre of Information at Arikamedu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international de Università degli Studi di Napoli L’Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florinda De Simini, May 2020, Naples (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survey and Excavations conducted in Ancient Vidarbha. ERC project ‘Asia. Beyond Boundaries: Religion, Region, Language and the State’ + Some insight on the Centre of Information of the archaeological site of Arikamedu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du département des sciences sociales de l’Institut Français de Pondichéry (IFP), Inde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry Inde, Sep 2019, Pondichéry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The excavations of Mahasthan (ancient Pundravardhana), Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Julien Aliquot; Laure Bézard; Romain Boissat, Dec 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kick Off Meeting du projet ERC – DHARMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC project DHARMA n°809994, Sep 2019, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...1927 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...196 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03996931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3646,357 +3452,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1992. Coopération archéologique au Bangladesh – Mahasthangarh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Helly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifat Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Fourrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM éditions, pp.48-51, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pottery of Bengal during the Early Medieval period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Archaeology of Early Medieval and Mediaval South Asia. Contesting Narratives from the Eastern Ganga-Brahmaputra Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Tailor and Francis group, pp.265-287, 2023, 9781032656625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, MOM éditions, pp.48-51, 2025</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pottery of the 'Gauda era' from Mazar in Mahasthangarh: Some Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources of the Gauda Period in Bengal. Essays in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534625v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pottery of Bengal during the Early Medieval period</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Tailor and Francis group, pp.265-287, 2023, 9781032656625</w:t>
+                <w:t xml:space="preserve">Circulation of Pots and People: Reflections on Trade-Marked Potteries from Bengal to South-East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-Cultural Networking in the Eastern Indian Ocean Realm, c. 100 – 1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4006,712 +3816,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grounding texts and theories of societal change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Hawkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riza Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Casile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaseera C.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (387), pp.611-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2022.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt-huit ans de fouilles franco-bangladaises à Mahasthangarh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts Asiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tome 75, pp.161-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arasi.2020.2090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accepting Variation and Embracing Uncertainty: Creating a Regional Pottery Typology in South Asian Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jason Hawkes</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.269-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opar-2020-0112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on the Dating of the Historical Period Site at Mahurjhari, Vidarbha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Mohanty</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason D Hawkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riza Abbas</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heritage: Journal of Multidisciplinary Studies in Archaeology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Typology of Practice: The Archaeological Ceramics from Mahurjhari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Casile</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Hawkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaseera C.M.</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Jaseera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2022.28⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Mohanty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11141/ia.52.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...86 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Northern Black Polished Ware versus Fine Black Slipped Ware: towards a new designation for the ‘NBPW of the second generation’ in Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puravritta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu de la céramique d’époque kouchane à partir du matériel issu du ‘complexe cultuel’ de Termez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Histoire de l'Art et d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...204 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4721,324 +4531,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Ceramic Exchange and the Indian Ocean Economy (AD 400-1275). Volume I : Analysis. Volume II : Indian Ocean Pottery Classification, Seth M.N. Priestman, Research Publication 223, British Museum, Londres, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume 25/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.773-782</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Ceramic Exchange and the Indian Ocean Economy (AD 400-1275). Volume I : Analysis. Volume II : Indian Ocean Pottery Classification, Seth M.N. Priestman, Research Publication 223, British Museum, Londres, 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+                <w:t xml:space="preserve">2013-2015 excavations at Mahasthan. Preliminary results of the third phase of the France-Bangladesh cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions, Society, Trade and Kingship: Archaeology and Art in South Asia and along the Silk Road, 5500 BCE-5th Century CE, Research Presented at the Twenty-third Conference of the European Association for South Asian Archaeology and Art, Cardiff, 2016. Volume 1: Archaeology, Seals and Inscriptions, Iconography and Artistic Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.773-782</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de History of Bangladesh: Early Bengal in Regional Perspectives (up to c. 1200 CE), with a Foreword by Romila Thapar, Vol. 1. Archaeology – Political History – Polity (944 pages, de p. 899 à p. 938 : bibliographie, de p. 939 à p. 944 : index) ; Vol. 2. Society – Economy – Culture (716 pages, de p. 665 à p. 698 : bibliographie, de p. 699 à p. 716 : index), Abdul Momin Chowdhury et Ranabir Chakravarti (eds), Asiatic Society of Bangladesh, Dhaka, 2018, paru dans Bulletin de l’École française d’Extrême-Orient 106, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.480-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386797v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de History of Bangladesh: Early Bengal in Regional Perspectives (up to c. 1200 CE), with a Foreword by Romila Thapar, Vol. 1. Archaeology – Political History – Polity (944 pages, de p. 899 à p. 938 : bibliographie, de p. 939 à p. 944 : index) ; Vol. 2. Society – Economy – Culture (716 pages, de p. 665 à p. 698 : bibliographie, de p. 699 à p. 716 : index), Abdul Momin Chowdhury et Ranabir Chakravarti (eds), Asiatic Society of Bangladesh, Dhaka, 2018, paru dans Bulletin de l’École française d’Extrême-Orient 106, 2020</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.480-489</w:t>
+                <w:t xml:space="preserve">The pottery from Mazar excavations at Mahasthangarh (Bangladesh) and its implications for the Early Medieval Period of Ancient North Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Asian Archaeology and Art 2014. Papers presented at the Twenty-Second International Conference of the European Association for South Asian Archaeology and Art held at the Museum of Far Eastern Antiquities/National Museums of World Culture, Stockholm, Sweden, 30th of June to 4th of July 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5048,98 +4858,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pottery from Mazar excavations at Mahasthangarh (Bangladesh) and its implications for the Early Medieval Period of Ancient North Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eva Myrdal (ed.) European Association for South Asian Archaeology and Art 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dev Publishers and Distributors, pp.205-215, 2020, 978-93-87496-36-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5149,165 +4959,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BACTRIANE Mission archéologique franco-ouzbèque de Bactriane septentrionale BILAN DE LA CAMPAGNE 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakirdzan Rasulevic Pidaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leriche</w:t>
+                <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakirdzan Rasulevic Pidaev</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS AOROC UMR8546. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5454,51 +5264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Sultana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652152v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386834v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Rashid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hawkes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Abbas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaseera C.M." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.28" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2020.2090" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0112" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Mohanty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Hawkes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Jaseera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.52.9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Sultana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Rashid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hawkes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Abbas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaseera C.M." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2020.2090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Mohanty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Hawkes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Jaseera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.52.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>