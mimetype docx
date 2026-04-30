--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -106,3349 +106,3349 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preliminary results of the last research program ‘South-East of BairaghiBhita’ (SEB) of the Bangladeshi-French Archaeological Mission in Mahasthangarh (2014-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Bengal Symposium. Archaeology, History, and HeritageBeyond Colonial Divides - Online edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abu B. Siddiq, Nov 2025, Artuklu, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The intertwined connection between the suburban sites of Mahasthangarh (Bangladesh) and the environment: How to deal with a ‘biased’ landscape?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Darchambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeological Congress - 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Smith, Jun 2025, Darwin, Australia, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Darchambeau</w:t>
+                <w:t xml:space="preserve">hal-05533142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les conventions et partenariats avec les collègues asiatiques dans le cadre de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivarcheo25 -Les archives de l’archéologie française à l’étranger : quelles collaborations?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée Jean Pouilloux, Lyon; Association des archivistes français; Consortium Masa+, Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary results of the last research program of the French-Bangladeshi Archaeological Mission in Mahasthangarh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological Heritage of South Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.B. Darsana, Sep 2025, Tiruchirapalli, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of Mahasthangarh in Bangladesh. Assessments and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar « Ancient History and Archaeology » Prof. Suchira Roychoudhury, Department of AIHC&amp;A, Université de Visva-Bharati, Santiniketan, Inde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suchira Roychoudhury, Feb 2024, Santiniketan, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04652145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling urban settlement in Early Historical and Early Medieval South Asia: the case of Mahasthangarh, Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Sultana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 26th International Conference of the European Society for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASAA; Saxon Academy of Sciences and Humanities; Monika Zin, Sep 2024, Leipzig (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus on the daily-life material culture of Buddhist communities in the ancient Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Archaeology of Buddhist Monasteries in South Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bijoy Kumar Choudhary Bihar Heritage Development Society, Feb 2024, Bodhgaya, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches récentes sur le site de Mahasthangarh, une ville majeure de l’ancien Bengale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence public élargi dans le cadre du cycle de conférences Jean Pouilloux, MOM Lyon, les amis de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les amis de la MOM, Jun 2024, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of the fluvial landscape in the Mahasthangarh region (Bangladesh) over the last 2000 years: contribution of satellite images and geomorphological studies to the history of paleoenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, Claire Smith, Jun 2025, Darwin, Australia, Australia</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Sultana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 26th International Conference of the European Society for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASAA; Saxon Academy of Sciences and Humanities; Monica Zin, Sep 2024, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les conventions et partenariats avec les collègues sud-asiatiques (Inde et Bangladesh).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques et juridiques des données numériques de la recherche en études aréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanessa Guéno CNRS IREMAM; Romain Tiquet CNRS IMAF; Coline Lefrancq CNRS ArScAn, Mar 2024, MMSH, Aix-Marseille Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical Index of the Pottery from 6th to 13th c. CE: Case study of the Ceramics from Ancient Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History, Science and Technology of South Asian Ceramics (3rd International Conference in Commemoration of Padma Shri Awardee Iravatham Mahadevan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Rajan Tamil Nadu State Archaeological Department; Sivananthan dir. Tamil Nadu State Archaeological Department; Alok Kanungo IIT Gandhinagar, Jan 2024, Chennai (India), India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of Mahasthangarh in Bangladesh. Assessments and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Ancient History and Archaeology » du Prof. Suchira Roychoudhury, Department of AIHC&amp;A, Université de Visva-Bharati, Santiniketan, Inde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Suchira Roychoudhury, Department of AIHC&amp;A, Université de Visva-Bharati, Santiniketan, Inde, Feb 2024, Santiniketan, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The debate on the urbanization during the early medieval period in South Asia explained (with a focus on the northeastern part of Indian Peninsula).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeology of the Medieval World: Sources and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hagit Nol, Goethe-Universität Frankfurt am Main, Institut für Archäologische Wissenschaften, Allemagne, Jun 2024, Franckfort, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of South India and the Bay of Bengal with a focus on maritime trade and Mahasthangarh in Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Archaeology of South India and the Bay of Bengal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Selvakumar, Aug 2023, Thanjavur, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de recherches en Asie du Sud : les archives de Mahasthangarh et la mémoire vivante de la mission française de coopération archéologique au Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Abu B. Siddiq, Nov 2025, Artuklu, Turkey</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives en Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Aliquot; Laure Bézard; Romain Boissat, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du troisième programme de fouilles de la mission française de coopération archéologique au Bangladesh, Mahasthangarh : le secteur au sud-est des temples de Bairāgīr Bhiṭā (SEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence mensuelle de la Société asiatique de France, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société asiatique de France, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of the urban site of Mahasthangarh in Bangladesh: assessments and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological seminar at the Archaeological Department of University of Calcutta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rajat Sanyal; Kaushik Gangopadhyay, Sep 2023, Calcutta, India, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du troisième programme de fouilles de la mission française de coopération archéologique au Bangladesh, Mahasthangarh : le secteur au sud-est des temples de Bairāgīr Bhiṭā (SEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence mensuelle de la Société asiatique de France, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société asiatique de France, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of the urban site of Mahasthangarh in Bangladesh: assessments and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of the Bihar Heritage Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bihar Heritage Society Bijoy Chaudhary, Jan 2023, Patna, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical presentation of the excavated archaeological sites occupied from 6th to 13th c. CE in Tamil Nadu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pondicherry DHARMA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Francis, Aug 2023, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Southern versus Northern India: archaeology of the Gupta period (4th to 6th c. CE), with special reference to ancient Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South India between the 4th and the 6th century CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane de Saxcé; Valérie Gillet; Coline Lefrancq, Oct 2023, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the light of Indian and Indian-Related Ceramics from Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd congress of the Indo-Pacific Prehistory Association (IPPA 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chian Mai, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the Light of Indian and Indian-Related Ceramic From Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Indo-Pacific Prehistory Association Congress (IPPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silpakorn University; Fine Arts Department; Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Archaeological site of Mahasthangarh in Bangladesh: assessment and perspectives in the framework of the ERC project – DHARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAC, Jul 2022, Prague (en ligne), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To each his own pot? Focus on the daily-life of Brahmanical and Buddhist communities in Early Medieval East India (ca. 600-1200 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śaiva-Buddhist Encounters in Early Medieval East India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucas den Boer, Shivadharma ERC project, Oct 2022, Naples (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’environnement religieux du centre urbain de Mahasthangarh au Bangladesh du 6e au 13e siècle de notre ère : l’apport des sources écrites et de la culture matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Actualité de la recherche sur l’Asie du Sud du Centre d’Etudes Inde – Asie du Sud (CEIAS, UMR 8564)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEIAS, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of “Indian” origin or of “Indian” influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maung Sun Win</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Archaeological Congress (WAC-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Archaeological Congress Association, Jul 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The religious background (Monastic institutions and “Hindu” temples) of Mahasthangarh and the Varendra region through the lens of archaeology from 6th to 13th c. CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533066v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée Jean Pouilloux, Lyon; Association des archivistes français; Consortium Masa+, Nov 2025, Lyon, France</w:t>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutionalized Religion and Asceticism in South and Southeast Asia in the Pre-Modern Period - ERC DHARMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annette Schmiedchen, Mar 2022, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, S.B. Darsana, Sep 2025, Tiruchirapalli, India</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the early Bay of Bengal networks in the light of early historical Indian and Indian-related ceramics from Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association of South Asian Archaeology and Art (EASAA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of South Asian Archaeology and Art, Jul 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yohan Chabot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Archaeological site of Mahasthangarh in Bangladesh : assessment and perspectives in the framework of the ERC project – DHARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Archaeological Congress Association, Jul 2022, Prague (République Tchèque), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The religious environment of the urban center of Mahasthangarh in Bangladesh from the 6th to the 13th century CE: the contribution of written sources and material culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Celebration of 50 years of Bangladesh Independence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEIAS - INALCO - EHESS - GIS Asie, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the reasons of the technological changes in the pottery of ancient Bengal during the Early Medieval period (6th – 13th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Archaeology of Technological Change. A CReA-Patrimoine hybrid workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles (Belgique), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of « South Asian » origin and of « South Asian » influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Arhan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAC, Jul 2022, Prague (en ligne), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To each his own pot? Focus on the daily life of Brahmanical and Buddhist communities in Early Medieval East India (ca. 600-1200 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śaiva-Buddhist Encounters in Early Medieval East India (ca. 600 – 1200 CE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucas den Boer, Shivadharma ERC project, Oct 2022, Naples (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peninsular Myanmar Early Port-Cities of the Maritime Silk Road and the Bay of Bengal. Indian and Indian-related Ceramics in Maliwan and Aw Gyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime History and Marine and Underwater Archaeology - Indian Ocean Lecture Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Veerasamy Selvakumar, Jan 2021, Thanjavur, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The settlement occupation and its variations through time from 3rd c. BCE to 12th c. CE in Ancient Bengal: Back to archaeological evidence into historical debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Histories of South Asia in Light of Archaeological and Textual Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noémie Verdon, Oct 2021, Lausanne (Suisse), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre of Information on the Archaeological Site of Arikamedu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Works and updates of Task Force A - ERC project DHARMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC project DHARMA n°809994, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancien Bengale, terre de compromis en matière d’archéologie et d’étude du matériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le terrain en Asie du Sud en contexte difficile : tour d’horizon des méthodologies développées par les chercheuses et chercheurs en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Gillet, Coline Lefrancq, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Updates on archaeological operations in ancient Bengal : fieldwork, data and archives management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Works and updates of Task Force B - ERC project DHARMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC project DHARMA n°809994, Apr 2021, Berlin (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’étude de la céramique de l’ancien Bengale est devenue un « visa/passeport pour le monde » asiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des jeunes chercheurs du CReA-Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREA-Patrimoine ULB, Nov 2020, Bruxelles - Belgique, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The archaeological site of Mahasthangarh in Bangladesh : assessments and perspectives + Overview of an ongoing project of creation of a Centre of Information at Arikamedu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international de Università degli Studi di Napoli L’Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florinda De Simini, May 2020, Naples (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The excavations of Mahasthan (ancient Pundravardhana), Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, EASAA; Saxon Academy of Sciences and Humanities; Monica Zin, Sep 2024, Leipzig (DE), Germany</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kick Off Meeting du projet ERC – DHARMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC project DHARMA n°809994, Sep 2019, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vanessa Guéno CNRS IREMAM; Romain Tiquet CNRS IMAF; Coline Lefrancq CNRS ArScAn, Mar 2024, MMSH, Aix-Marseille Université, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survey and Excavations conducted in Ancient Vidarbha. ERC project ‘Asia. Beyond Boundaries: Religion, Region, Language and the State’ + Some insight on the Centre of Information of the archaeological site of Arikamedu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du département des sciences sociales de l’Institut Français de Pondichéry (IFP), Inde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry Inde, Sep 2019, Pondichéry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...2717 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03996950v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03996931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3479,64 +3479,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1992. Coopération archéologique au Bangladesh – Mahasthangarh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Helly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,51 +3968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt-huit ans de fouilles franco-bangladaises à Mahasthangarh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4621,171 +4621,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de History of Bangladesh: Early Bengal in Regional Perspectives (up to c. 1200 CE), with a Foreword by Romila Thapar, Vol. 1. Archaeology – Political History – Polity (944 pages, de p. 899 à p. 938 : bibliographie, de p. 939 à p. 944 : index) ; Vol. 2. Society – Economy – Culture (716 pages, de p. 665 à p. 698 : bibliographie, de p. 699 à p. 716 : index), Abdul Momin Chowdhury et Ranabir Chakravarti (eds), Asiatic Society of Bangladesh, Dhaka, 2018, paru dans Bulletin de l’École française d’Extrême-Orient 106, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.480-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">2013-2015 excavations at Mahasthan. Preliminary results of the third phase of the France-Bangladesh cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions, Society, Trade and Kingship: Archaeology and Art in South Asia and along the Silk Road, 5500 BCE-5th Century CE, Research Presented at the Twenty-third Conference of the European Association for South Asian Archaeology and Art, Cardiff, 2016. Volume 1: Archaeology, Seals and Inscriptions, Iconography and Artistic Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203965v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04386799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pottery from Mazar excavations at Mahasthangarh (Bangladesh) and its implications for the Early Medieval Period of Ancient North Ben</w:t>
               </w:r>
@@ -5264,51 +5264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Sultana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Rashid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hawkes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Abbas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaseera C.M." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2020.2090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Mohanty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Hawkes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Jaseera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.52.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533142v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Sultana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Rashid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hawkes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Abbas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaseera C.M." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2020.2090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Mohanty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Hawkes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Jaseera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.52.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>