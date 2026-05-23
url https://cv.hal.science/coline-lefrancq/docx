--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -507,50 +507,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04652145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution of the fluvial landscape in the Mahasthangarh region (Bangladesh) over the last 2000 years: contribution of satellite images and geomorphological studies to the history of paleoenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Sultana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 26th International Conference of the European Society for South Asian Archaeology and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASAA; Saxon Academy of Sciences and Humanities; Monica Zin, Sep 2024, Leipzig (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les conventions et partenariats avec les collègues sud-asiatiques (Inde et Bangladesh).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques et juridiques des données numériques de la recherche en études aréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanessa Guéno CNRS IREMAM; Romain Tiquet CNRS IMAF; Coline Lefrancq CNRS ArScAn, Mar 2024, MMSH, Aix-Marseille Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling urban settlement in Early Historical and Early Medieval South Asia: the case of Mahasthangarh, Bangladesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -572,2236 +762,2046 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International Conference of the European Society for South Asian Archaeology and Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASAA; Saxon Academy of Sciences and Humanities; Monika Zin, Sep 2024, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on the daily-life material culture of Buddhist communities in the ancient Bengal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History and Archaeology of Buddhist Monasteries in South Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bijoy Kumar Choudhary Bihar Heritage Development Society, Feb 2024, Bodhgaya, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes sur le site de Mahasthangarh, une ville majeure de l’ancien Bengale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence public élargi dans le cadre du cycle de conférences Jean Pouilloux, MOM Lyon, les amis de la MOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les amis de la MOM, Jun 2024, Lyon (Maison de l'Orien et de la Méditerranée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Yohan Chabot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical Index of the Pottery from 6th to 13th c. CE: Case study of the Ceramics from Ancient Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History, Science and Technology of South Asian Ceramics (3rd International Conference in Commemoration of Padma Shri Awardee Iravatham Mahadevan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Rajan Tamil Nadu State Archaeological Department; Sivananthan dir. Tamil Nadu State Archaeological Department; Alok Kanungo IIT Gandhinagar, Jan 2024, Chennai (India), India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of Mahasthangarh in Bangladesh. Assessments and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Ancient History and Archaeology » du Prof. Suchira Roychoudhury, Department of AIHC&amp;A, Université de Visva-Bharati, Santiniketan, Inde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Suchira Roychoudhury, Department of AIHC&amp;A, Université de Visva-Bharati, Santiniketan, Inde, Feb 2024, Santiniketan, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The debate on the urbanization during the early medieval period in South Asia explained (with a focus on the northeastern part of Indian Peninsula).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeology of the Medieval World: Sources and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hagit Nol, Goethe-Universität Frankfurt am Main, Institut für Archäologische Wissenschaften, Allemagne, Jun 2024, Franckfort, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of South India and the Bay of Bengal with a focus on maritime trade and Mahasthangarh in Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on Archaeology of South India and the Bay of Bengal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Selvakumar, Aug 2023, Thanjavur, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans de recherches en Asie du Sud : les archives de Mahasthangarh et la mémoire vivante de la mission française de coopération archéologique au Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Arhan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives en Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Aliquot; Laure Bézard; Romain Boissat, Dec 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du troisième programme de fouilles de la mission française de coopération archéologique au Bangladesh, Mahasthangarh : le secteur au sud-est des temples de Bairāgīr Bhiṭā (SEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence mensuelle de la Société asiatique de France, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société asiatique de France, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of the urban site of Mahasthangarh in Bangladesh: assessments and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological seminar at the Archaeological Department of University of Calcutta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rajat Sanyal; Kaushik Gangopadhyay, Sep 2023, Calcutta, India, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology of the urban site of Mahasthangarh in Bangladesh: assessments and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of the Bihar Heritage Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bihar Heritage Society Bijoy Chaudhary, Jan 2023, Patna, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du troisième programme de fouilles de la mission française de coopération archéologique au Bangladesh, Mahasthangarh : le secteur au sud-est des temples de Bairāgīr Bhiṭā (SEB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence mensuelle de la Société asiatique de France, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société asiatique de France, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical presentation of the excavated archaeological sites occupied from 6th to 13th c. CE in Tamil Nadu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pondicherry DHARMA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Francis, Aug 2023, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Southern versus Northern India: archaeology of the Gupta period (4th to 6th c. CE), with special reference to ancient Bengal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South India between the 4th and the 6th century CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane de Saxcé; Valérie Gillet; Coline Lefrancq, Oct 2023, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the light of Indian and Indian-Related Ceramics from Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd congress of the Indo-Pacific Prehistory Association (IPPA 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chian Mai, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the Light of Indian and Indian-Related Ceramic From Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Indo-Pacific Prehistory Association Congress (IPPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silpakorn University; Fine Arts Department; Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Archaeological site of Mahasthangarh in Bangladesh: assessment and perspectives in the framework of the ERC project – DHARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAC, Jul 2022, Prague (en ligne), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To each his own pot? Focus on the daily-life of Brahmanical and Buddhist communities in Early Medieval East India (ca. 600-1200 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śaiva-Buddhist Encounters in Early Medieval East India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucas den Boer, Shivadharma ERC project, Oct 2022, Naples (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’environnement religieux du centre urbain de Mahasthangarh au Bangladesh du 6e au 13e siècle de notre ère : l’apport des sources écrites et de la culture matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Actualité de la recherche sur l’Asie du Sud du Centre d’Etudes Inde – Asie du Sud (CEIAS, UMR 8564)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEIAS, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of “Indian” origin or of “Indian” influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maung Sun Win</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Archaeological Congress (WAC-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Archaeological Congress Association, Jul 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The religious background (Monastic institutions and “Hindu” temples) of Mahasthangarh and the Varendra region through the lens of archaeology from 6th to 13th c. CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutionalized Religion and Asceticism in South and Southeast Asia in the Pre-Modern Period - ERC DHARMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annette Schmiedchen, Mar 2022, Berlin (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the early Bay of Bengal networks in the light of early historical Indian and Indian-related ceramics from Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, EASAA; Saxon Academy of Sciences and Humanities; Monica Zin, Sep 2024, Leipzig (DE), Germany</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association of South Asian Archaeology and Art (EASAA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of South Asian Archaeology and Art, Jul 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vanessa Guéno CNRS IREMAM; Romain Tiquet CNRS IMAF; Coline Lefrancq CNRS ArScAn, Mar 2024, MMSH, Aix-Marseille Université, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The religious environment of the urban center of Mahasthangarh in Bangladesh from the 6th to the 13th century CE: the contribution of written sources and material culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Celebration of 50 years of Bangladesh Independence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEIAS - INALCO - EHESS - GIS Asie, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, K. Rajan Tamil Nadu State Archaeological Department; Sivananthan dir. Tamil Nadu State Archaeological Department; Alok Kanungo IIT Gandhinagar, Jan 2024, Chennai (India), India</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Archaeological site of Mahasthangarh in Bangladesh : assessment and perspectives in the framework of the ERC project – DHARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Archaeological Congress Association, Jul 2022, Prague (République Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Suchira Roychoudhury, Department of AIHC&amp;A, Université de Visva-Bharati, Santiniketan, Inde, Feb 2024, Santiniketan, India</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To each his own pot? Focus on the daily life of Brahmanical and Buddhist communities in Early Medieval East India (ca. 600-1200 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Śaiva-Buddhist Encounters in Early Medieval East India (ca. 600 – 1200 CE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucas den Boer, Shivadharma ERC project, Oct 2022, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hagit Nol, Goethe-Universität Frankfurt am Main, Institut für Archäologische Wissenschaften, Allemagne, Jun 2024, Franckfort, Germany</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of « South Asian » origin and of « South Asian » influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAC, Jul 2022, Prague (en ligne), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, V. Selvakumar, Aug 2023, Thanjavur, India</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the reasons of the technological changes in the pottery of ancient Bengal during the Early Medieval period (6th – 13th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Archaeology of Technological Change. A CReA-Patrimoine hybrid workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...1410 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03996782v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-03996668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peninsular Myanmar Early Port-Cities of the Maritime Silk Road and the Bay of Bengal. Indian and Indian-related Ceramics in Maliwan and Aw Gyi</w:t>
               </w:r>
@@ -4621,171 +4621,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2013-2015 excavations at Mahasthan. Preliminary results of the third phase of the France-Bangladesh cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions, Society, Trade and Kingship: Archaeology and Art in South Asia and along the Silk Road, 5500 BCE-5th Century CE, Research Presented at the Twenty-third Conference of the European Association for South Asian Archaeology and Art, Cardiff, 2016. Volume 1: Archaeology, Seals and Inscriptions, Iconography and Artistic Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de History of Bangladesh: Early Bengal in Regional Perspectives (up to c. 1200 CE), with a Foreword by Romila Thapar, Vol. 1. Archaeology – Political History – Polity (944 pages, de p. 899 à p. 938 : bibliographie, de p. 939 à p. 944 : index) ; Vol. 2. Society – Economy – Culture (716 pages, de p. 665 à p. 698 : bibliographie, de p. 699 à p. 716 : index), Abdul Momin Chowdhury et Ranabir Chakravarti (eds), Asiatic Society of Bangladesh, Dhaka, 2018, paru dans Bulletin de l’École française d’Extrême-Orient 106, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.480-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386799v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03203965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pottery from Mazar excavations at Mahasthangarh (Bangladesh) and its implications for the Early Medieval Period of Ancient North Ben</w:t>
               </w:r>
@@ -5264,51 +5264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533142v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Sultana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Rashid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hawkes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Abbas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaseera C.M." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2020.2090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Mohanty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Hawkes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Jaseera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.52.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533142v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Sultana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04864870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996854v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Rashid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hawkes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riza Abbas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaseera C.M." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.2020.2090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Mohanty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Hawkes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Jaseera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.52.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Le Maguer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203965v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>